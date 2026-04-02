--- v1 (2026-01-09)
+++ v2 (2026-04-02)
@@ -20,93 +20,95 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="nomeSecBook" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="1400710860"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="22DC1CB4" w14:textId="794F2BBF" w:rsidR="00E15943" w:rsidRPr="00092334" w:rsidRDefault="004D0C9D" w:rsidP="00F456FA">
           <w:pPr>
             <w:pStyle w:val="Capasecao"/>
             <w:framePr w:wrap="around"/>
           </w:pPr>
           <w:r>
             <w:t>Resenha</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="1" w:name="titArtigoBook"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0722B08C" w14:textId="1C8A1A0A" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="0722B08C" w14:textId="1C8A1A0A" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="00D64606" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="TtuloPorgus"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="TituloArtigo"/>
           <w:tag w:val="titArt"/>
           <w:id w:val="1287774770"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C027C6">
             <w:t>Título aqui...</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="005D02B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE56A6" w:rsidRPr="001E363C">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00025199" w:rsidRPr="00025199">
         <w:t xml:space="preserve"> Com subtítulo. Em até 2 linhas.</w:t>
       </w:r>
       <w:r w:rsidR="003150E2">
         <w:t>(Estilo: Título Português)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC3AD04" w14:textId="22449AC4" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00175B23" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="TtuloEstrangeiro"/>
       </w:pPr>
       <w:r>
@@ -194,65 +196,66 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EE56A6" w:rsidSect="00875C18">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="4395" w:right="567" w:bottom="1418" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25407DF1" w14:textId="77777777" w:rsidR="00063D15" w:rsidRPr="00EE56A6" w:rsidRDefault="00063D15" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="aut1Book"/>
-    <w:p w14:paraId="236733B3" w14:textId="2D3282AB" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="236733B3" w14:textId="2D3282AB" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00D64606" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="autor1"/>
           <w:tag w:val="aut1"/>
           <w:id w:val="1561054506"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00837C4B">
             <w:t xml:space="preserve">Nome </w:t>
           </w:r>
           <w:r w:rsidR="009F4483">
             <w:t>do autor 1</w:t>
           </w:r>
           <w:r w:rsidR="002C3166">
             <w:t xml:space="preserve"> (Estilo: Autor</w:t>
           </w:r>
           <w:r w:rsidR="003604CC">
             <w:t xml:space="preserve"> nome</w:t>
           </w:r>
           <w:r w:rsidR="002C3166">
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00F84653">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4937154C" w14:textId="15E6CDBA" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00115AB1" w:rsidP="006F1B6C">
       <w:pPr>
@@ -289,119 +292,128 @@
         <w:t xml:space="preserve"> dados</w:t>
       </w:r>
       <w:r w:rsidR="00607CD1">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6138D215" w14:textId="45495957" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Lattes</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>0000000000000000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
-        <w:t>Orcid:</w:t>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF21CC">
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> 0000-000</w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE068C9" w14:textId="24230835" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>nome@mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B20DC35" w14:textId="77777777" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="aut2Book"/>
-    <w:p w14:paraId="46ACBA64" w14:textId="7DDFB83B" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="46ACBA64" w14:textId="7DDFB83B" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00D64606" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor2"/>
           <w:tag w:val="aut2"/>
           <w:id w:val="-1347323924"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E0C5F" w:rsidRPr="009E0C5F">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Nome do autor 2 (Estilo: Autor</w:t>
           </w:r>
           <w:r w:rsidR="003604CC">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> nome</w:t>
           </w:r>
           <w:r w:rsidR="009E0C5F" w:rsidRPr="009E0C5F">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="3"/>
@@ -426,115 +438,124 @@
         <w:t xml:space="preserve"> dados</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2B077E" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Lattes</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>0000000000000000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
-        <w:t>Orcid:</w:t>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF21CC">
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> 0000-000</w:t>
       </w:r>
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79CB5705" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nome@mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4CCE1C" w14:textId="77777777" w:rsidR="00C5790A" w:rsidRDefault="00C5790A" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="aut3Book"/>
-    <w:p w14:paraId="3F5E566C" w14:textId="2D0BBACA" w:rsidR="00F84653" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="3F5E566C" w14:textId="2D0BBACA" w:rsidR="00F84653" w:rsidRPr="00092334" w:rsidRDefault="00D64606" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="autor3"/>
           <w:tag w:val="aut3"/>
           <w:id w:val="-1568570363"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F84653">
             <w:t>Nome do autor 3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="009E0C5F">
         <w:t xml:space="preserve"> (Estilo: Autor</w:t>
       </w:r>
       <w:r w:rsidR="003604CC">
         <w:t xml:space="preserve"> nome</w:t>
       </w:r>
       <w:r w:rsidR="009E0C5F">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F81B17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9D326E" w14:textId="75ED1B98" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r>
@@ -550,55 +571,63 @@
         <w:t xml:space="preserve"> dados</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A4679A" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>Lattes</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>0000000000000000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
-        <w:t>Orcid:</w:t>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF21CC">
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> 0000-000</w:t>
       </w:r>
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2736EC" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
@@ -630,51 +659,83 @@
       <w:r w:rsidRPr="004D1C50">
         <w:t>Licenciante: Revista de Ensino</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C6F007" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
         <w:t>em Artes, Moda e Design, Florianópolis, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF30C7E" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49331058" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
-        <w:t>Este trabalho está licenciado sob uma licença Creative Commons Attribution 4.0 International License.</w:t>
+        <w:t xml:space="preserve">Este trabalho está licenciado sob uma licença </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D1C50">
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D1C50">
+        <w:t xml:space="preserve"> Commons </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D1C50">
+        <w:t>Attribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D1C50">
+        <w:t xml:space="preserve"> 4.0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D1C50">
+        <w:t>International</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D1C50">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D1C50">
+        <w:t>License</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D1C50">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4706E040" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DD5E0BF" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
         <w:t>Publicado pela Universidade do Estado de Santa Catarina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411BF600" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00FA817D" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
@@ -819,74 +880,90 @@
       </w:r>
       <w:r w:rsidR="000B3DAC">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00214CA6">
         <w:t>mo pt título</w:t>
       </w:r>
       <w:r w:rsidR="00200A1A">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE7B5D5" w14:textId="104248FD" w:rsidR="004323A1" w:rsidRPr="009B2846" w:rsidRDefault="008C04C6" w:rsidP="006360B3">
       <w:pPr>
         <w:pStyle w:val="Resumopttexto"/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="008C04C6">
         <w:t>esumo com 150 (cento e cinquenta) a 250 (duzentos e cinquenta)</w:t>
       </w:r>
       <w:r w:rsidR="002B468F">
         <w:t xml:space="preserve"> palavras. </w:t>
       </w:r>
       <w:r w:rsidR="000B3DAC">
-        <w:t>(Estilo: Resumo pt texto)</w:t>
+        <w:t xml:space="preserve">(Estilo: Resumo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B3DAC">
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000B3DAC">
+        <w:t xml:space="preserve"> texto)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A376267" w14:textId="375FB107" w:rsidR="004323A1" w:rsidRPr="00212600" w:rsidRDefault="004323A1" w:rsidP="00212600">
       <w:pPr>
         <w:pStyle w:val="Resumopttexto"/>
       </w:pPr>
       <w:r w:rsidRPr="00212600">
         <w:rPr>
           <w:rStyle w:val="ResumoptlegendaChar"/>
         </w:rPr>
         <w:t>Palavras-chave</w:t>
       </w:r>
       <w:r w:rsidRPr="00212600">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A1650B" w:rsidRPr="00212600">
         <w:t>De 3 a 5, separadas com ponto final</w:t>
       </w:r>
       <w:r w:rsidRPr="00212600">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A50777">
-        <w:t xml:space="preserve"> (Estilo: Resumo pt texto)</w:t>
+        <w:t xml:space="preserve"> (Estilo: Resumo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A50777">
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A50777">
+        <w:t xml:space="preserve"> texto)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD28F1B" w14:textId="02CA50A1" w:rsidR="004323A1" w:rsidRPr="009B2846" w:rsidRDefault="004323A1" w:rsidP="006360B3">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71C8D9D8" w14:textId="33387DB4" w:rsidR="004323A1" w:rsidRPr="009B2846" w:rsidRDefault="004323A1" w:rsidP="006360B3">
       <w:pPr>
         <w:pStyle w:val="Resumoestttulo"/>
       </w:pPr>
       <w:r w:rsidRPr="009B2846">
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidR="00811D99">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00212600">
         <w:t xml:space="preserve">(Estilo: Resumo </w:t>
       </w:r>
       <w:r w:rsidR="00D47C0C">
         <w:t>est</w:t>
       </w:r>
       <w:r w:rsidR="00212600">
         <w:t xml:space="preserve"> título)</w:t>
@@ -922,90 +999,149 @@
       <w:r w:rsidR="003413BF" w:rsidRPr="000F7CB1">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00A1650B" w:rsidRPr="000F7CB1">
         <w:t>e 3 a 5, separadas com ponto final</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7CB1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A50777">
         <w:t xml:space="preserve"> (Estilo: Resumo est texto)</w:t>
       </w:r>
       <w:r w:rsidR="00A50777" w:rsidRPr="001577D6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4638ED02" w14:textId="525E26AC" w:rsidR="00A90B42" w:rsidRDefault="00A90B42" w:rsidP="006360B3">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50EE5C21" w14:textId="75551821" w:rsidR="008416A7" w:rsidRPr="009B2846" w:rsidRDefault="00F10F1C" w:rsidP="000B2011">
       <w:pPr>
         <w:pStyle w:val="Resumoestttulo"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F10F1C">
-        <w:t>Resumen/resumé/</w:t>
-      </w:r>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F10F1C">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F10F1C">
+        <w:t>resumé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F10F1C">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10F1C">
         <w:t>iepilogo</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F10F1C">
         <w:t>(escolha entre espanhol, francês ou italiano)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247E0C5E" w14:textId="77777777" w:rsidR="000F7CB1" w:rsidRPr="009B2846" w:rsidRDefault="000F7CB1" w:rsidP="000F7CB1">
       <w:pPr>
         <w:pStyle w:val="Resumoesttexto"/>
       </w:pPr>
       <w:r w:rsidRPr="001577D6">
         <w:t xml:space="preserve">Resumo com 150 (cento e cinquenta) a 250 (duzentos e cinquenta) palavras. </w:t>
       </w:r>
       <w:r>
         <w:t>(Estilo: Resumo est texto)</w:t>
       </w:r>
       <w:r w:rsidRPr="001577D6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12AD2A0C" w14:textId="2A1B4609" w:rsidR="000F7CB1" w:rsidRDefault="0000659D" w:rsidP="000F7CB1">
       <w:pPr>
         <w:pStyle w:val="Resumoesttexto"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0000659D">
         <w:rPr>
           <w:rStyle w:val="ResumoestlegendaChar"/>
         </w:rPr>
-        <w:t>Palabras clave/ Mots clé/Paroles chiave</w:t>
-      </w:r>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0000659D">
+        <w:rPr>
+          <w:rStyle w:val="ResumoestlegendaChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clave/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0000659D">
+        <w:rPr>
+          <w:rStyle w:val="ResumoestlegendaChar"/>
+        </w:rPr>
+        <w:t>Mots</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0000659D">
+        <w:rPr>
+          <w:rStyle w:val="ResumoestlegendaChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0000659D">
+        <w:rPr>
+          <w:rStyle w:val="ResumoestlegendaChar"/>
+        </w:rPr>
+        <w:t>clé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0000659D">
+        <w:rPr>
+          <w:rStyle w:val="ResumoestlegendaChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Paroles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0000659D">
+        <w:rPr>
+          <w:rStyle w:val="ResumoestlegendaChar"/>
+        </w:rPr>
+        <w:t>chiave</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000F7CB1" w:rsidRPr="000F7CB1">
         <w:t>: De 3 a 5, separadas com ponto final.</w:t>
       </w:r>
       <w:r w:rsidR="0057303A">
         <w:t xml:space="preserve"> (Estilo: Resumo est texto)</w:t>
       </w:r>
       <w:r w:rsidR="0057303A" w:rsidRPr="001577D6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100004C3" w14:textId="77777777" w:rsidR="006A72D5" w:rsidRPr="000F7CB1" w:rsidRDefault="006A72D5" w:rsidP="000F7CB1">
       <w:pPr>
         <w:pStyle w:val="Resumoesttexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1394DCFC" w14:textId="77777777" w:rsidR="008416A7" w:rsidRDefault="008416A7" w:rsidP="006360B3">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1985EA82" w14:textId="77777777" w:rsidR="006A72D5" w:rsidRDefault="006A72D5" w:rsidP="001B2E2D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:sectPr w:rsidR="006A72D5" w:rsidSect="009211E6">
           <w:headerReference w:type="default" r:id="rId16"/>
@@ -1285,60 +1421,329 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="13814298" w14:textId="6DE77362" w:rsidR="000B7771" w:rsidRDefault="000B7771" w:rsidP="000B7771">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r>
         <w:t>Corpo de texto</w:t>
       </w:r>
       <w:r w:rsidR="00E43A25">
         <w:t xml:space="preserve"> (Estilo: </w:t>
       </w:r>
       <w:r w:rsidR="00E43A25" w:rsidRPr="00E43A25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Corpo do texto</w:t>
       </w:r>
       <w:r w:rsidR="00E43A25">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C216C2">
-        <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit. Cras sed efficitur quam.</w:t>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A9A3A8" w14:textId="77777777" w:rsidR="00C94B7C" w:rsidRPr="00570E86" w:rsidRDefault="00C94B7C" w:rsidP="00C94B7C">
       <w:pPr>
         <w:pStyle w:val="Citacaogrande"/>
       </w:pPr>
       <w:r w:rsidRPr="00570E86">
-        <w:t>Citações acima de 3 linhas (Estilo: Citacao grande). Lorem ipsum dolor sit amet, consectetur adipiscing elit. Cras sed efficitur quam. Etiam pharetra orci odio, ut interdum dolor tincidunt in. Nunc leo augue, sagittis non magna a elementum aliquet lacus (Autor, 0000, p. 00).</w:t>
+        <w:t xml:space="preserve">Citações acima de 3 linhas (Estilo: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>Citacao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> grande). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve">. Etiam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>pharetra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>odio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve">, ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> in. Nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> augue, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> non magna a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>elementum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570E86">
+        <w:t xml:space="preserve"> (Autor, 0000, p. 00).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F81B7B" w14:textId="77777777" w:rsidR="00C94B7C" w:rsidRDefault="00C94B7C" w:rsidP="00C94B7C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r>
         <w:t>Citações utilizando a norma ABNT mais atualizada (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13FB1">
         <w:t>NBR 10520/23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CAD626" w14:textId="77777777" w:rsidR="002012A7" w:rsidRDefault="002012A7" w:rsidP="00966CCC">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel3"/>
@@ -1369,271 +1774,638 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="54962EEC" w14:textId="63425935" w:rsidR="005B4132" w:rsidRDefault="005B4132" w:rsidP="005B4132">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r>
         <w:t>Corpo de texto</w:t>
       </w:r>
       <w:r w:rsidR="00E43A25">
         <w:t xml:space="preserve"> (Estilo: </w:t>
       </w:r>
       <w:r w:rsidR="00E43A25" w:rsidRPr="00E43A25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Corpo do texto</w:t>
       </w:r>
       <w:r w:rsidR="00E43A25">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C216C2">
-        <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit. Cras sed efficitur quam.</w:t>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22074631" w14:textId="2550F8E4" w:rsidR="005B4132" w:rsidRPr="005B4132" w:rsidRDefault="005B4132" w:rsidP="00966CCC">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel4"/>
       </w:pPr>
       <w:r w:rsidRPr="005B4132">
         <w:t>1.1.1.1 Tópico Nível 4</w:t>
       </w:r>
       <w:r w:rsidR="00E43A25">
         <w:t xml:space="preserve"> (Estilo: Tópico Nível 4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4755E08F" w14:textId="54E58364" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="005B4132" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r>
         <w:t>Corpo de texto</w:t>
       </w:r>
       <w:r w:rsidR="00E43A25">
         <w:t xml:space="preserve"> (Estilo: </w:t>
       </w:r>
       <w:r w:rsidR="00E43A25" w:rsidRPr="00E43A25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Corpo do texto</w:t>
       </w:r>
       <w:r w:rsidR="00E43A25">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C216C2">
-        <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit. Cras sed efficitur quam.</w:t>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>Cras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C216C2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F79095" w14:textId="4BA9771D" w:rsidR="003A1C90" w:rsidRDefault="006055D7" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:t>O artigo a ser submetido deve estar em</w:t>
       </w:r>
       <w:r w:rsidR="0077193F">
         <w:t xml:space="preserve"> DOCX (Word)</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve"> e sem autoria identificada no texto. Onde precisa constar o nome da autoria, na primeira versão, substituir por “Omitido para avaliação por pares”</w:t>
       </w:r>
       <w:r w:rsidR="003A1C90">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C75431" w14:textId="5891E438" w:rsidR="00164827" w:rsidRDefault="003A1C90" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:sectPr w:rsidR="00164827" w:rsidSect="009211E6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:t>Ao final do texto do artigo, deve constar as informações completas do profissional que realizou a correção gramatical. A pessoa encarregada da correção deve ter, minimamente, graduação na área de Comunicação. Exigência obrigatória a ser apresentada na versão final do texto, após aprovação para publicação. Os dados do responsável pela correção são apresentados na última nota de rodapé</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1C90">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="006055D7" w:rsidRPr="00616D8E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF59B0A" w14:textId="77777777" w:rsidR="00164827" w:rsidRDefault="00164827" w:rsidP="00164827">
+    <w:p w14:paraId="587F15B0" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
         <w:spacing w:before="480" w:line="320" w:lineRule="exact"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:lastRenderedPageBreak/>
         <w:t>Agência de pesquisa financiadora da pesquisa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3249B429" w14:textId="77777777" w:rsidR="00164827" w:rsidRDefault="00164827" w:rsidP="00164827">
+    <w:p w14:paraId="1E6FEEDC" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve">Caso haja financiamento da pesquisa que levou ao presente artigo ou recebimento de bolsa, deve ser acrescentado ao final, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">com </w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t>os nomes das agências e outras informações relativas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50916774" w14:textId="77777777" w:rsidR="00164827" w:rsidRPr="00616D8E" w:rsidRDefault="00164827" w:rsidP="00164827">
+    <w:p w14:paraId="472B334E" w14:textId="77777777" w:rsidR="00392789" w:rsidRPr="00616D8E" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="753AAFD1" w14:textId="77777777" w:rsidR="00164827" w:rsidRPr="00616D8E" w:rsidRDefault="00164827" w:rsidP="00164827">
+    <w:p w14:paraId="5F5C18D1" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve">Declaração de conflito de Interesses </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6777ED98" w14:textId="77777777" w:rsidR="00164827" w:rsidRDefault="00164827" w:rsidP="00164827">
+    <w:p w14:paraId="6B30EFD3" w14:textId="77777777" w:rsidR="00392789" w:rsidRPr="00244DA0" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
+      <w:r w:rsidRPr="00244DA0">
+        <w:t>Deve indicar qualquer interesse financeiro ou não financeiro que possa ser percebido como um possível conflito em relação ao trabalho publicado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6D730E" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Caso não tenha conflitos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4848">
+        <w:t>deve constar a seguinte mensagem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t>Os autores declaram não ter conhecimento de conflitos de interesses financeiros ou relacionamentos pessoais que possam ter influenciado o trabalho relatado neste artigo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE2C60B" w14:textId="77777777" w:rsidR="00164827" w:rsidRPr="00616D8E" w:rsidRDefault="00164827" w:rsidP="00164827">
+    <w:p w14:paraId="34E3AE3D" w14:textId="77777777" w:rsidR="00392789" w:rsidRPr="00616D8E" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CD48E6D" w14:textId="77777777" w:rsidR="00164827" w:rsidRPr="00A031FC" w:rsidRDefault="00164827" w:rsidP="00164827">
+    <w:p w14:paraId="1DA01EF2" w14:textId="77777777" w:rsidR="00392789" w:rsidRPr="00A031FC" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A031FC">
-        <w:t>Declaração de Contribuição dos Autores e Colaboradores (CRediT - Contributor Roles Taxonomy)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6168E44E" w14:textId="77777777" w:rsidR="00164827" w:rsidRDefault="00164827" w:rsidP="00164827">
+        <w:t>Declaração de Contribuição dos Autores e Colaboradores (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A031FC">
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A031FC">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A031FC">
+        <w:t>Contributor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A031FC">
+        <w:t xml:space="preserve"> Roles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A031FC">
+        <w:t>Taxonomy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A031FC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CFFA04" w14:textId="77777777" w:rsidR="00392789" w:rsidRPr="003D6090" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
-      </w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00616D8E">
-        <w:t>Ex: Concepção do trabalho: João da Silva; João teve a ideia inicial do projeto e formulou a hipótese da pesquisa. Metodologia: Maria Santos, Ana Oliveira; Maria e Ana projetaram a metodologia e realizaram os testes experimentais. Validação: Pedro Lima; Pedro verificou os dados experimentais e validou os resultados utilizando técnicas estatísticas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="100B7615" w14:textId="77777777" w:rsidR="00164827" w:rsidRPr="00616D8E" w:rsidRDefault="00164827" w:rsidP="00164827">
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00616D8E">
+        <w:t xml:space="preserve">: Concepção do trabalho: João da Silva; João teve a ideia inicial do projeto e formulou a hipótese da pesquisa. Metodologia: Maria Santos, Ana Oliveira; Maria e Ana projetaram a metodologia e realizaram os testes experimentais. Validação: Pedro Lima; Pedro verificou os dados </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t>experimentais e validou os resultados utilizando técnicas estatísticas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB7259A" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="22BDACC4" w14:textId="77777777" w:rsidR="00164827" w:rsidRPr="00616D8E" w:rsidRDefault="00164827" w:rsidP="00164827">
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+        </w:rPr>
+        <w:t>Ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Concepção do trabalho:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> João da Silva.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Metodologia:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> Maria Santos, Ana Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Validação:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> Pedro Lima</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Redação – Rascunho Original:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> João da Silva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Redação – Revisão e Edição:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> Maria Santos. Todos os autores revisaram e aprovaram o documento final.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502A369F" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7E5C02" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509CA84B" w14:textId="77777777" w:rsidR="00392789" w:rsidRPr="00616D8E" w:rsidRDefault="00392789" w:rsidP="00392789">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F130EC" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
+        <w:lastRenderedPageBreak/>
         <w:t>Material suplementar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6199AA53" w14:textId="77777777" w:rsidR="00164827" w:rsidRPr="00616D8E" w:rsidRDefault="00164827" w:rsidP="00164827">
+    <w:p w14:paraId="53EE81E2" w14:textId="77777777" w:rsidR="00392789" w:rsidRPr="003D6090" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00616D8E">
-[...3 lines deleted...]
-    <w:p w14:paraId="5F282B29" w14:textId="77777777" w:rsidR="00164827" w:rsidRDefault="00164827" w:rsidP="00164827">
+      <w:r w:rsidRPr="003D6090">
+        <w:t xml:space="preserve">O material suplementar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se refere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>a partilha de dados e a disponibilização de informações</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF9A51F" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="230CAB26" w14:textId="77777777" w:rsidR="00164827" w:rsidRPr="00616D8E" w:rsidRDefault="00164827" w:rsidP="00164827">
+      <w:r w:rsidRPr="00FA4848">
+        <w:t>   i. Caso o trabalho não tem materiais suplementares/ dados a disponibilizar deve constar a seguinte mensagem: “Todos os dados necessários para reproduzir os resultados estão contidos no próprio artigo.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4848">
+        <w:br/>
+        <w:t>       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4848">
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4848">
+        <w:t>. Caso o trabalho apresente materiais suplementares/ dados a disponibilizar deve constar as seguintes informações devidamente preenchida: “Os conjuntos de dados gerados e/ou analisados durante o presente estudo estão disponíveis no repositório [NOME DO REPOSITÓRIO], [COM O IDENTIFICADOR PERSISTENTE (DOI ou número de acesso)] sob a licença [NOME DA LICENÇA, se aplicável]. [LINK PARA OS DADOS].”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2740974A" w14:textId="77777777" w:rsidR="00392789" w:rsidRPr="00616D8E" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:t>Agradecimentos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380E8FD2" w14:textId="231DFD64" w:rsidR="00164827" w:rsidRDefault="00164827" w:rsidP="00164827">
+    <w:p w14:paraId="73F8C3A0" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
-        <w:sectPr w:rsidR="00164827" w:rsidSect="00164827">
+      </w:pPr>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:t>Deve indicar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>indivíduos ou instituições que contribuíram para o trabalho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:t>, mas não cumprem todos os critérios de autoria (por exemplo, assistência técnica, apoio à redação ou supervisão geral). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>É obrigatório reconhecer todas as fontes de financiamento na seção de Agência ou Fundação Financiadora da Pesquisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2975D7D9" w14:textId="77777777" w:rsidR="00392789" w:rsidRDefault="00392789" w:rsidP="00392789">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:sectPr w:rsidR="00392789" w:rsidSect="009211E6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t>C</w:t>
-[...5 lines deleted...]
-        <w:t>. E</w:t>
+        <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t>xemplo</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve"> Gostaria de agradecer ao</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> __________</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
-        <w:t xml:space="preserve"> da Escola de Design e Artes Criativas da Universidade de XXXXX, por apoiar a fabricação do novo XXXX</w:t>
+        <w:t xml:space="preserve"> da Escola de Design e Artes Criativas da Universidade de XXXXX, por apoiar a fabricação do novo XXXXX</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E846542" w14:textId="1014E724" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="00616D8E" w:rsidP="00482AED">
       <w:pPr>
         <w:pStyle w:val="TopicoNvel1"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:lastRenderedPageBreak/>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759B8F21" w14:textId="76CF5DAD" w:rsidR="00616D8E" w:rsidRDefault="0086697E" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="139A4A0F" wp14:editId="548626F7">
             <wp:simplePos x="0" y="0"/>
@@ -1766,420 +2538,438 @@
     </w:p>
     <w:p w14:paraId="0EFACE21" w14:textId="37B66012" w:rsidR="008B1387" w:rsidRDefault="00754794" w:rsidP="0086697E">
       <w:pPr>
         <w:pStyle w:val="Referencia"/>
       </w:pPr>
       <w:r>
         <w:t>Acompanhar minibiografia do/a autor/a do livro resenhado e imagem da capa do mesmo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C05E3A4" w14:textId="77777777" w:rsidR="006719D5" w:rsidRDefault="006719D5" w:rsidP="008B1387">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006719D5" w:rsidSect="009211E6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07AF234A" w14:textId="77777777" w:rsidR="00AD68AF" w:rsidRDefault="00AD68AF" w:rsidP="00063D15">
+    <w:p w14:paraId="315222A3" w14:textId="77777777" w:rsidR="00D64606" w:rsidRDefault="00D64606" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B488CC9" w14:textId="77777777" w:rsidR="00AD68AF" w:rsidRDefault="00AD68AF" w:rsidP="00063D15">
+    <w:p w14:paraId="3622BCA7" w14:textId="77777777" w:rsidR="00D64606" w:rsidRDefault="00D64606" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{FD7347BE-BBB2-4B93-8352-044D61F1F8E5}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{D410ED04-610D-4137-8AE9-88FB5DCA7C37}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{0F5498D8-7E19-4C0B-9D67-F7CC5FEEFA09}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{CCB671E9-7CFE-4395-B59C-25FEA4BD768B}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{B80DFC74-8003-4FF8-86B4-103D822B1C7D}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{A8163DDF-93FA-400B-921F-E2E059A941AE}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{FF6B4D24-5171-4680-B0E1-DE21ED4CF83C}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{65CA981B-0A4E-4265-9338-8EA85C866325}"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{B8F55BF1-2EC4-4F3C-88FE-47C75EA52574}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{AD762AF0-F29B-4740-916B-521C3EC3A48C}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{4B0F4EAE-77FF-417A-A8D5-8EF3B126F975}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{BB4895AF-0988-43EA-A57B-B291527B8E37}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{45114420-FC55-4FD3-BE11-12552B4E806D}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{15E6DA96-DC97-4F98-BBF2-58AD05460A96}"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{840F1FB5-AC6A-4B04-8D0D-8E04D8A5DB98}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{D3FD6E6D-D9A0-4312-8AA9-B095332876F8}"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{4BAA0EC2-0157-4C80-BAE3-466E1EB05192}"/>
-    <w:embedBold r:id="rId12" w:fontKey="{5A07930E-EBCD-4F33-81CE-AF9C87AF2AC8}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{E3B689FB-E15C-4DD3-8896-3F3CBFC8A3CD}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{CE8B2097-9213-42AD-9521-9537491A1D99}"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{B8407324-1EBC-45F8-88F6-FD5097A76FFB}"/>
-    <w:embedItalic r:id="rId14" w:fontKey="{9D13FCC6-3450-4CDE-B8AB-063BB977FD4C}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{7D49BAD5-1A51-4D86-9E5A-BF8754DC27C1}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{C5D91220-7DEB-4CB3-8E27-A26BE17A9536}"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{5E655B96-80A2-4165-98E4-D6AAC79BF11D}"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{466A93D0-24E6-4DB3-A4C3-2862BA9A6552}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-878160372"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2AC6A947" w14:textId="434F3CD0" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00BF5ABE">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00D64606">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24A00AAF" w14:textId="77777777" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00E666A8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-11375098"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7D78EA0A" w14:textId="1C7758C7" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="00E666A8" w:rsidP="0025412E">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="25BDCD47" w14:textId="17835F6E" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
+  <w:p w14:paraId="25BDCD47" w14:textId="25A5C30F" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
     <w:pPr>
       <w:pStyle w:val="Rodape"/>
     </w:pPr>
     <w:r w:rsidRPr="003500BC">
-      <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2025-2026. UDESC. ISSN:2594-4630.</w:t>
+      <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2026. UDESC. ISSN:2594-4630.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1387058364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Fontepargpadro"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="099CC374" w14:textId="724FDAC8" w:rsidR="00440A7D" w:rsidRPr="006565F8" w:rsidRDefault="00440A7D" w:rsidP="006565F8">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="361DE90E" w14:textId="77777777" w:rsidR="00440A7D" w:rsidRDefault="00440A7D" w:rsidP="00440A7D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45744E84" w14:textId="77777777" w:rsidR="00AD68AF" w:rsidRDefault="00AD68AF" w:rsidP="00063D15">
+    <w:p w14:paraId="0E14EC89" w14:textId="77777777" w:rsidR="00D64606" w:rsidRDefault="00D64606" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="664E92DB" w14:textId="77777777" w:rsidR="00AD68AF" w:rsidRDefault="00AD68AF" w:rsidP="00063D15">
+    <w:p w14:paraId="794940EB" w14:textId="77777777" w:rsidR="00D64606" w:rsidRDefault="00D64606" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1743010C" w14:textId="77777777" w:rsidR="00C94B7C" w:rsidRPr="005B3A3E" w:rsidRDefault="00C94B7C" w:rsidP="00C94B7C">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B3A3E">
-        <w:t>Nota de rodapé (Estilo: Nota rodape)</w:t>
+        <w:t xml:space="preserve">Nota de rodapé (Estilo: Nota </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B3A3E">
+        <w:t>rodape</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B3A3E">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="09C72C21" w14:textId="77777777" w:rsidR="003A1C90" w:rsidRPr="005B3A3E" w:rsidRDefault="003A1C90" w:rsidP="003A1C90">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B3A3E">
         <w:t xml:space="preserve"> Correção gramatical realizada por: Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="00D64606">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3EDA08EE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s2049" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="reamd-02" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0C9E2848" w14:textId="7E3EAAD5" w:rsidR="00063D15" w:rsidRDefault="00063D15" w:rsidP="00C26A65">
     <w:pPr>
       <w:ind w:left="284" w:firstLine="142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="452CB466" wp14:editId="3FCF8945">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-402575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7590726" cy="10729076"/>
           <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="1828932044" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2205,51 +2995,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7590726" cy="10729076"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1B1ADAAE" w14:textId="085EB566" w:rsidR="00063D15" w:rsidRDefault="007B114D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3461C52D" wp14:editId="1A41614A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-471170</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7582407" cy="10717318"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="490686656" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2272,239 +3062,244 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7582407" cy="10717318"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1B3669B6" w14:textId="0E2A229B" w:rsidR="004A765F" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhotitulo"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF titArtigoBook </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:alias w:val="TituloArtigo"/>
         <w:tag w:val="titArt"/>
         <w:id w:val="1963683960"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="02A4FB6767B84509843F404E897D0BBA"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Título aqui...</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="29AFBB33" w14:textId="017E5CD8" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut1Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor1"/>
         <w:tag w:val="aut1"/>
         <w:id w:val="-793133964"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5703B1C9" w14:textId="67BC7759" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut2Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor2"/>
         <w:tag w:val="aut2"/>
         <w:id w:val="716014035"/>
         <w:placeholder>
           <w:docPart w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="65115232" w14:textId="443B89F8" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut3Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor3"/>
         <w:tag w:val="aut3"/>
         <w:id w:val="-1863585990"/>
         <w:placeholder>
           <w:docPart w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B2725C0" w14:textId="77777777" w:rsidR="005D02B5" w:rsidRPr="00092334" w:rsidRDefault="00FD499E" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhosecao"/>
       <w:framePr w:wrap="around"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> REF nomeSecBook  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="-274872415"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="005D02B5" w:rsidRPr="005D02B5">
           <w:t>Nome da seção aqui...</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6EE304F9" w14:textId="12CA348B" w:rsidR="004F1A8E" w:rsidRPr="00A8358D" w:rsidRDefault="00FD499E" w:rsidP="00453E07">
     <w:pPr>
       <w:framePr w:w="7513" w:h="511" w:hSpace="141" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3745" w:y="556"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="100"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
@@ -2560,62 +3355,63 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7574400" cy="10706400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00063D15"/>
     <w:rsid w:val="0000659D"/>
     <w:rsid w:val="00006CE0"/>
     <w:rsid w:val="00025199"/>
     <w:rsid w:val="00025DF9"/>
     <w:rsid w:val="00031A37"/>
@@ -2659,88 +3455,90 @@
     <w:rsid w:val="00253753"/>
     <w:rsid w:val="0025412E"/>
     <w:rsid w:val="00264486"/>
     <w:rsid w:val="002A082D"/>
     <w:rsid w:val="002A5D6C"/>
     <w:rsid w:val="002B468F"/>
     <w:rsid w:val="002C25E1"/>
     <w:rsid w:val="002C3166"/>
     <w:rsid w:val="002D772C"/>
     <w:rsid w:val="002E21D4"/>
     <w:rsid w:val="002F5732"/>
     <w:rsid w:val="003068FC"/>
     <w:rsid w:val="003136B2"/>
     <w:rsid w:val="003150E2"/>
     <w:rsid w:val="00321366"/>
     <w:rsid w:val="00333ED2"/>
     <w:rsid w:val="00335AC9"/>
     <w:rsid w:val="003413BF"/>
     <w:rsid w:val="00342E33"/>
     <w:rsid w:val="00346796"/>
     <w:rsid w:val="003500BC"/>
     <w:rsid w:val="003604CC"/>
     <w:rsid w:val="00372127"/>
     <w:rsid w:val="00377E8E"/>
     <w:rsid w:val="00391854"/>
+    <w:rsid w:val="00392789"/>
     <w:rsid w:val="00395714"/>
     <w:rsid w:val="00397B6F"/>
     <w:rsid w:val="003A1C90"/>
     <w:rsid w:val="003A510C"/>
     <w:rsid w:val="003C3611"/>
     <w:rsid w:val="003C7DB0"/>
     <w:rsid w:val="003E4718"/>
     <w:rsid w:val="003F0617"/>
     <w:rsid w:val="003F26DD"/>
     <w:rsid w:val="003F34DA"/>
     <w:rsid w:val="00427DE8"/>
     <w:rsid w:val="004323A1"/>
     <w:rsid w:val="004345C9"/>
     <w:rsid w:val="00440A7D"/>
     <w:rsid w:val="00452849"/>
     <w:rsid w:val="00453E07"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="0046643E"/>
     <w:rsid w:val="00482AED"/>
     <w:rsid w:val="004A136E"/>
     <w:rsid w:val="004A31FA"/>
     <w:rsid w:val="004A765F"/>
     <w:rsid w:val="004D0C9D"/>
     <w:rsid w:val="004D136E"/>
     <w:rsid w:val="004D1C50"/>
     <w:rsid w:val="004D2593"/>
     <w:rsid w:val="004D2BC3"/>
     <w:rsid w:val="004D4205"/>
     <w:rsid w:val="004F1A8E"/>
     <w:rsid w:val="004F5055"/>
     <w:rsid w:val="0050022C"/>
     <w:rsid w:val="00514DBA"/>
     <w:rsid w:val="00515AC9"/>
     <w:rsid w:val="00515E76"/>
     <w:rsid w:val="00523B23"/>
     <w:rsid w:val="005326B3"/>
     <w:rsid w:val="0053419A"/>
     <w:rsid w:val="00542DD4"/>
+    <w:rsid w:val="00543F96"/>
     <w:rsid w:val="005518F4"/>
     <w:rsid w:val="005527DD"/>
     <w:rsid w:val="005528AB"/>
     <w:rsid w:val="0056768D"/>
     <w:rsid w:val="00570E86"/>
     <w:rsid w:val="0057303A"/>
     <w:rsid w:val="00573F18"/>
     <w:rsid w:val="0058111F"/>
     <w:rsid w:val="005853C9"/>
     <w:rsid w:val="005B0FAB"/>
     <w:rsid w:val="005B3A3E"/>
     <w:rsid w:val="005B4132"/>
     <w:rsid w:val="005D02B5"/>
     <w:rsid w:val="005D32C1"/>
     <w:rsid w:val="005E22FD"/>
     <w:rsid w:val="005E4549"/>
     <w:rsid w:val="005F4161"/>
     <w:rsid w:val="006055D7"/>
     <w:rsid w:val="00607CD1"/>
     <w:rsid w:val="006108D1"/>
     <w:rsid w:val="00616D8E"/>
     <w:rsid w:val="006337E4"/>
     <w:rsid w:val="006360B3"/>
     <w:rsid w:val="006555A6"/>
     <w:rsid w:val="00655AC5"/>
@@ -2861,50 +3659,51 @@
     <w:rsid w:val="00C3284C"/>
     <w:rsid w:val="00C3399A"/>
     <w:rsid w:val="00C42C94"/>
     <w:rsid w:val="00C5131D"/>
     <w:rsid w:val="00C54D4E"/>
     <w:rsid w:val="00C5790A"/>
     <w:rsid w:val="00C73F7C"/>
     <w:rsid w:val="00C836D3"/>
     <w:rsid w:val="00C85546"/>
     <w:rsid w:val="00C94B7C"/>
     <w:rsid w:val="00CB355B"/>
     <w:rsid w:val="00CB5BCA"/>
     <w:rsid w:val="00CC370D"/>
     <w:rsid w:val="00D00E76"/>
     <w:rsid w:val="00D071F4"/>
     <w:rsid w:val="00D13FB1"/>
     <w:rsid w:val="00D30579"/>
     <w:rsid w:val="00D32105"/>
     <w:rsid w:val="00D40778"/>
     <w:rsid w:val="00D41C2B"/>
     <w:rsid w:val="00D47C0C"/>
     <w:rsid w:val="00D50447"/>
     <w:rsid w:val="00D50D1A"/>
     <w:rsid w:val="00D5388C"/>
     <w:rsid w:val="00D60BE5"/>
+    <w:rsid w:val="00D64606"/>
     <w:rsid w:val="00D65A8D"/>
     <w:rsid w:val="00D66663"/>
     <w:rsid w:val="00D7197C"/>
     <w:rsid w:val="00D76DB6"/>
     <w:rsid w:val="00D903E1"/>
     <w:rsid w:val="00D94111"/>
     <w:rsid w:val="00D94791"/>
     <w:rsid w:val="00D9625C"/>
     <w:rsid w:val="00DC2C74"/>
     <w:rsid w:val="00DC400C"/>
     <w:rsid w:val="00DD1980"/>
     <w:rsid w:val="00DD5ACB"/>
     <w:rsid w:val="00DE6FA4"/>
     <w:rsid w:val="00DE7CC9"/>
     <w:rsid w:val="00DF20D4"/>
     <w:rsid w:val="00DF72F9"/>
     <w:rsid w:val="00E15943"/>
     <w:rsid w:val="00E17C38"/>
     <w:rsid w:val="00E21443"/>
     <w:rsid w:val="00E23EE0"/>
     <w:rsid w:val="00E3421A"/>
     <w:rsid w:val="00E43A25"/>
     <w:rsid w:val="00E44186"/>
     <w:rsid w:val="00E665D6"/>
     <w:rsid w:val="00E666A8"/>
@@ -2934,63 +3733,63 @@
     <w:rsid w:val="00FB2FF5"/>
     <w:rsid w:val="00FD189D"/>
     <w:rsid w:val="00FD499E"/>
     <w:rsid w:val="00FE5349"/>
     <w:rsid w:val="00FF104F"/>
     <w:rsid w:val="00FF21CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="057A5386"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB5FD8ED-F2DF-3D43-BF2B-827C460D3687}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3052,52 +3851,52 @@
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3545,51 +4344,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00063D15"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -4719,90 +5517,112 @@
     <w:rsid w:val="00E17C38"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferencialatimChar">
     <w:name w:val="Referencia latim Char"/>
     <w:basedOn w:val="ReferenciaChar"/>
     <w:link w:val="Referencialatim"/>
     <w:rsid w:val="006F1300"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelafonte">
     <w:name w:val="Tabela fonte"/>
     <w:basedOn w:val="Figurafonte"/>
     <w:rsid w:val="00452849"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00392789"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfase">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00392789"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D6AE306-64D7-41D5-A46C-9729315C9DC4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003538E1" w:rsidRDefault="003538E1">
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
@@ -4936,51 +5756,51 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5BADC8C8-0874-46DE-B897-FC95BFC17E2A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF348B" w:rsidRDefault="00BF348B" w:rsidP="00BF348B">
           <w:pPr>
             <w:pStyle w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
           </w:pPr>
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -5001,112 +5821,127 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003538E1"/>
     <w:rsid w:val="003538E1"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="0046643E"/>
     <w:rsid w:val="005326B3"/>
     <w:rsid w:val="005435AF"/>
     <w:rsid w:val="00587B80"/>
     <w:rsid w:val="00780979"/>
     <w:rsid w:val="007E3D98"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="009E4FDC"/>
     <w:rsid w:val="00A30230"/>
     <w:rsid w:val="00B25DD5"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BF1518"/>
     <w:rsid w:val="00BF348B"/>
+    <w:rsid w:val="00C40123"/>
     <w:rsid w:val="00DA36D7"/>
     <w:rsid w:val="00EC1B27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5523,51 +6358,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="49C2B372E0B144D1964D56A9040FA4DF">
     <w:name w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02A4FB6767B84509843F404E897D0BBA">
     <w:name w:val="02A4FB6767B84509843F404E897D0BBA"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="33232FF9635F46CCAC1AE467A3FDC179">
     <w:name w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A55E5AE9AB38459EB21C8C67C790ADCD">
     <w:name w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05C4C231867A43F5AFB3A0B17B61B2ED">
     <w:name w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -5841,75 +6676,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...23 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100254705E167BCAF4C851C190FF0D684C3" ma:contentTypeVersion="27" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="f7aec985b09cbf54f5fdf450f2acdb9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xmlns:ns3="1736a918-e5f9-480c-a9c2-9d04a3867d50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9506d0149b341b2b2100e682b0ba3337" ns2:_="" ns3:_="">
     <xsd:import namespace="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <xsd:import namespace="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:descri_x00e7_ao" minOccurs="0"/>
@@ -6128,126 +6938,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1736a918-e5f9-480c-a9c2-9d04a3867d50" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <descri_x00e7_ao xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6C038CE-9255-469B-A79C-FF80C5291CD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B40EC5-007A-46C5-87DA-680A61F822CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7950BF9-72FD-47F1-92B3-158C77FB6E05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
+    <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E65E28D-935F-2A47-A638-D788D2F6709D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4985</Characters>
+  <Pages>7</Pages>
+  <Words>1138</Words>
+  <Characters>6150</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5896</CharactersWithSpaces>
+  <CharactersWithSpaces>7274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254705E167BCAF4C851C190FF0D684C3</vt:lpwstr>