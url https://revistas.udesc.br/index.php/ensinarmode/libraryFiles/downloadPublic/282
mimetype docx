--- v1 (2025-12-20)
+++ v2 (2026-04-20)
@@ -1,121 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="nomeSecBook" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="1400710860"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="22DC1CB4" w14:textId="267E5848" w:rsidR="00E15943" w:rsidRPr="00092334" w:rsidRDefault="00A22A8B" w:rsidP="00F456FA">
           <w:pPr>
             <w:pStyle w:val="Capasecao"/>
             <w:framePr w:wrap="around"/>
           </w:pPr>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:t>Se</w:t>
           </w:r>
           <w:r w:rsidR="001809B1">
             <w:t>ction</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="1" w:name="titArtigoBook"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0722B08C" w14:textId="5154467E" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="0722B08C" w14:textId="5154467E" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="00F91810" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="TtuloFrancs"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="TituloArtigo"/>
           <w:tag w:val="titArt"/>
           <w:id w:val="1287774770"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001809B1" w:rsidRPr="001809B1">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Titre ici…</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="005D02B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE56A6" w:rsidRPr="001E363C">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00025199" w:rsidRPr="00025199">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001809B1" w:rsidRPr="001809B1">
         <w:t xml:space="preserve">Avec sous-titre. En jusqu’à 2 lignes. </w:t>
       </w:r>
       <w:r w:rsidR="003150E2">
         <w:t>(</w:t>
@@ -217,85 +220,86 @@
         <w:t>00000000000000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="002E21D4">
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidR="002C3166">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="001809B1">
         <w:t>Style</w:t>
       </w:r>
       <w:r w:rsidR="002C3166">
         <w:t>: DOI)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C86B72C" w14:textId="77777777" w:rsidR="00EE56A6" w:rsidRDefault="00EE56A6" w:rsidP="00EE56A6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EE56A6" w:rsidSect="00875C18">
-          <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="4395" w:right="567" w:bottom="1418" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25407DF1" w14:textId="77777777" w:rsidR="00063D15" w:rsidRPr="00EE56A6" w:rsidRDefault="00063D15" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="aut1Book"/>
-    <w:p w14:paraId="236733B3" w14:textId="2EA5EA20" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="236733B3" w14:textId="2EA5EA20" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00F91810" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="autor1"/>
           <w:tag w:val="aut1"/>
           <w:id w:val="1561054506"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="001809B1">
             <w:t>Nom</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="001809B1">
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="001809B1">
             <w:t>l’auteur</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="001809B1">
             <w:t xml:space="preserve"> 1 (</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00D36E01">
             <w:t>Style</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="001809B1">
             <w:t>: Autor nome)</w:t>
           </w:r>
@@ -412,68 +416,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE068C9" w14:textId="5074369F" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>nom@mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B20DC35" w14:textId="77777777" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="aut2Book"/>
-    <w:p w14:paraId="46ACBA64" w14:textId="6FFCFA66" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="46ACBA64" w14:textId="6FFCFA66" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00F91810" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor2"/>
           <w:tag w:val="aut2"/>
           <w:id w:val="-1347323924"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="001809B1" w:rsidRPr="001809B1">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Nom</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="001809B1" w:rsidRPr="001809B1">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="001809B1" w:rsidRPr="001809B1">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>l’auteur</w:t>
           </w:r>
@@ -622,64 +627,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="79CB5705" w14:textId="15604DB4" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nom@mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4CCE1C" w14:textId="77777777" w:rsidR="00C5790A" w:rsidRDefault="00C5790A" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="aut3Book"/>
-    <w:p w14:paraId="3F5E566C" w14:textId="4F53B491" w:rsidR="00F84653" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="3F5E566C" w14:textId="4F53B491" w:rsidR="00F84653" w:rsidRPr="00092334" w:rsidRDefault="00F91810" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="autor3"/>
           <w:tag w:val="aut3"/>
           <w:id w:val="-1568570363"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="001809B1">
             <w:t>Nom</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="001809B1">
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="001809B1">
             <w:t>l’auteur</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="001809B1">
             <w:t xml:space="preserve"> 3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="009E0C5F">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D36E01">
@@ -1143,60 +1149,69 @@
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000B3DAC">
         <w:t xml:space="preserve">: Resumo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000B3DAC">
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000B3DAC">
         <w:t xml:space="preserve"> texto)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A376267" w14:textId="63AF86BB" w:rsidR="004323A1" w:rsidRPr="00212600" w:rsidRDefault="00D36E01" w:rsidP="00212600">
       <w:pPr>
         <w:pStyle w:val="Resumopttexto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D36E01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Mots-clés</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mots-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D36E01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>clés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D36E01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004323A1" w:rsidRPr="00212600">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D36E01">
         <w:t xml:space="preserve">de 3 à 5, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D36E01">
         <w:t>séparés</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D36E01">
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D36E01">
         <w:t>un</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D36E01">
         <w:t xml:space="preserve"> point. </w:t>
       </w:r>
       <w:r w:rsidR="00A50777">
         <w:t>(</w:t>
       </w:r>
@@ -1615,56 +1630,61 @@
         <w:pStyle w:val="Corpodotexto"/>
         <w:rPr>
           <w:rStyle w:val="FiguratituloChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve">Corps </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>texte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
-        <w:t xml:space="preserve"> : Corps </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB4605">
+        <w:t xml:space="preserve"> Corps </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>texte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve">). Le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>texte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1700,51 +1720,59 @@
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>jusqu’à</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> 4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>niveaux</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
-        <w:t xml:space="preserve"> (par exemple : 1 ; 1.1 ; 1.1.1 ; et 1.1.1.1). Pour </w:t>
+        <w:t xml:space="preserve"> (par </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB4605">
+        <w:t>exemple :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB4605">
+        <w:t xml:space="preserve"> 1 ; 1.1 ; 1.1.1 ; et 1.1.1.1). Pour </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>formater</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>correctement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>la</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1887,97 +1915,102 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>Styles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> menu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>Accueil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>voir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
-        <w:t xml:space="preserve"> Figure 1). </w:t>
+        <w:t xml:space="preserve"> Figure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB4605">
+        <w:t xml:space="preserve"> 1). </w:t>
       </w:r>
       <w:r w:rsidR="00D5388C" w:rsidRPr="00D5388C">
         <w:rPr>
           <w:rStyle w:val="FiguratituloChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C75912F" w14:textId="5FB0AD6F" w:rsidR="00FB2FF5" w:rsidRDefault="00D5388C" w:rsidP="00B968DD">
       <w:pPr>
         <w:pStyle w:val="Figuratitulo"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54318BD3" wp14:editId="03183645">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>40005</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>321310</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4524375" cy="692150"/>
             <wp:effectExtent l="133350" t="114300" r="123825" b="165100"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="425598643" name="Imagem 2" descr="Interface gráfica do usuário, Aplicativo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="425598643" name="Imagem 2" descr="Interface gráfica do usuário, Aplicativo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4524375" cy="692150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
@@ -2004,99 +2037,112 @@
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00BB4605" w:rsidRPr="00BB4605">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB4605" w:rsidRPr="00BB4605">
-        <w:t xml:space="preserve">Figure 1 : </w:t>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB4605" w:rsidRPr="00BB4605">
+        <w:t>1 :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB4605" w:rsidRPr="00BB4605">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB4605" w:rsidRPr="00BB4605">
         <w:t>Panneau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB4605" w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB4605" w:rsidRPr="00BB4605">
         <w:t>des</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB4605" w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB4605" w:rsidRPr="00BB4605">
         <w:t>styles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB4605" w:rsidRPr="00BB4605">
         <w:t xml:space="preserve"> de MS Word </w:t>
       </w:r>
       <w:r w:rsidR="00B661C6">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB4605">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B661C6">
         <w:t>: Figura título)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB0F973" w14:textId="3B81A527" w:rsidR="00452849" w:rsidRDefault="00BB4605" w:rsidP="00DE7CC9">
       <w:pPr>
         <w:pStyle w:val="Figurafonte"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>Source</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB4605">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t>Auteurs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4605">
         <w:t xml:space="preserve">, 2025 </w:t>
       </w:r>
       <w:r w:rsidR="00F527BA">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F527BA">
         <w:t xml:space="preserve">: Figura </w:t>
       </w:r>
       <w:r w:rsidR="00B661C6">
         <w:t>fonte</w:t>
       </w:r>
       <w:r w:rsidR="00F527BA">
         <w:t>).</w:t>
@@ -2358,56 +2404,61 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t>technique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t>doit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t>être</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t>respectée</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C70B9">
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C70B9">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t>auteur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t>titre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t>année</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -2498,54 +2549,66 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t>dessous</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C70B9">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2060F3BE" w14:textId="2649C8F1" w:rsidR="004D136E" w:rsidRDefault="00AE1992" w:rsidP="008B463E">
       <w:pPr>
         <w:pStyle w:val="Tabelatitulo"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE1992">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tableau 1</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Tableau </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE1992">
-        <w:t xml:space="preserve"> : Exemple de tableau [</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE1992">
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE1992">
+        <w:t xml:space="preserve"> Exemple de tableau [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>Source</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>Auteurs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve">, 2025] </w:t>
       </w:r>
       <w:r w:rsidR="004D136E">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2998,56 +3061,61 @@
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10009C57" w14:textId="21171AA0" w:rsidR="006B3BB8" w:rsidRPr="00D32105" w:rsidRDefault="006B3BB8" w:rsidP="00225BA5">
             <w:pPr>
               <w:pStyle w:val="Tabelatexto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53EBFDBE" w14:textId="22DAF2ED" w:rsidR="00452849" w:rsidRDefault="00AE1992" w:rsidP="00DE7CC9">
       <w:pPr>
         <w:pStyle w:val="Tabelafonte"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>Source</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE1992">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>Auteurs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve">, 2025 </w:t>
       </w:r>
       <w:r w:rsidR="00452849">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00452849">
         <w:t>: Tabela fonte)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52719454" w14:textId="0845F728" w:rsidR="006B3BB8" w:rsidRDefault="00AE1992" w:rsidP="006B3BB8">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
@@ -3150,56 +3218,61 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>placé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>au-dessus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>celui-ci</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE1992">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>Titre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> de tableau). À </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>l’intérieur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> tableau, </w:t>
       </w:r>
@@ -3243,51 +3316,59 @@
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>le</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>Légende</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
-        <w:t xml:space="preserve"> de tableau ; </w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE1992">
+        <w:t>tableau ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE1992">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>la</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>légende</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t>des</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE1992">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3564,71 +3645,73 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>texte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43A25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Corpo do texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3968,71 +4051,73 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>texte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43A25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Corpo do texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4363,71 +4448,73 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>texte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43A25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Corpo do texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00994EAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4683,56 +4770,69 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>Citations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0049369D">
         <w:t xml:space="preserve"> de plus de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>trois</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0049369D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>lignes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0049369D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0049369D">
-        <w:t xml:space="preserve"> : Citation </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0049369D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0049369D">
+        <w:t>Citation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0049369D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>longue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0049369D">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>Lorem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0049369D">
         <w:t xml:space="preserve"> ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0049369D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5496,51 +5596,51 @@
       <w:r w:rsidRPr="0049369D">
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>page</w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk215733490"/>
       <w:bookmarkEnd w:id="5"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA3EF5">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00616D8E" w:rsidRPr="00616D8E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714AFC08" w14:textId="5BE9DCFA" w:rsidR="00B951BE" w:rsidRDefault="0049369D" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:sectPr w:rsidR="00B951BE" w:rsidSect="009211E6">
-          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>L’article</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0049369D">
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>soumettre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0049369D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0049369D">
         <w:t>doit</w:t>
@@ -6070,224 +6170,437 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C661D">
         <w:t>Déclaration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C661D">
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C661D">
         <w:t>conflit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C661D">
         <w:t xml:space="preserve"> d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C661D">
         <w:t>intérêts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A31F8D" w:rsidRPr="00616D8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EFBA7F" w14:textId="14B9C909" w:rsidR="00A31F8D" w:rsidRDefault="006C661D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="1CD24F43" w14:textId="14D6BA33" w:rsidR="00A31F8D" w:rsidRDefault="00677DC1" w:rsidP="00677DC1">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve">Il </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>faut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>indiquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> tout </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>intérêt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>financier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> ou non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>financier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>qui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>pourrait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>perçu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>comme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>possible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>conflit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>rapport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>travail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>publié</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677DC1">
+        <w:br/>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>aucun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>conflit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> n’existe, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>texte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>suivant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>doit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>utilisé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:br/>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>Les</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>auteurs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>déclarent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>avoir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>connaissance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>conflits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t xml:space="preserve"> d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C661D">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
         <w:t>intérêts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>financiers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> ou de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>relations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>personnelles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>qui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>pourraient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>avoir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>influencé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>le</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>travail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>rapporté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>dans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>cet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C661D">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>article</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C661D">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>. »</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD24F43" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="0CB1E79C" w14:textId="77777777" w:rsidR="00677DC1" w:rsidRPr="00677DC1" w:rsidRDefault="00677DC1" w:rsidP="00677DC1">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B378EDD" w14:textId="764D1F8B" w:rsidR="00A31F8D" w:rsidRPr="00A031FC" w:rsidRDefault="00B36392" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B36392">
         <w:t>Déclaration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B36392">
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B36392">
         <w:t>contribution</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B36392">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -6320,548 +6633,1806 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A31F8D" w:rsidRPr="00A031FC">
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A31F8D" w:rsidRPr="00A031FC">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A31F8D" w:rsidRPr="00A031FC">
         <w:t>Contributor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A31F8D" w:rsidRPr="00A031FC">
         <w:t xml:space="preserve"> Roles </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A31F8D" w:rsidRPr="00A031FC">
         <w:t>Taxonomy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A31F8D" w:rsidRPr="00A031FC">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D707FBD" w14:textId="47ABBED4" w:rsidR="00A31F8D" w:rsidRDefault="00B36392" w:rsidP="00A31F8D">
+    <w:p w14:paraId="30672C20" w14:textId="76D99587" w:rsidR="00677DC1" w:rsidRDefault="00677DC1" w:rsidP="00677DC1">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B36392">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Exemple :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Conception</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>travail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> : João da Silva ; João a eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>l’idée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>initiale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>projet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
         <w:t xml:space="preserve"> et a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
         <w:t>formulé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>l’hypothèse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
         <w:t>recherche</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Méthodologie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Maria Santos, Ana Oliveira ; Maria et Ana </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conçu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>méthodologie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>réalisé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tests</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>expérimentaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Validation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> : Pedro Lima ; Pedro a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vérifié</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>données</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>expérimentales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>validé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>résultats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>l’aide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>techniques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>statistiques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36392">
-[...164 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4FE14C20" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="01148598" w14:textId="77777777" w:rsidR="00677DC1" w:rsidRDefault="00677DC1" w:rsidP="00677DC1">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> forme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>simplifiée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="113258FF" w14:textId="3252BA71" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00B36392" w:rsidP="00A31F8D">
+    <w:p w14:paraId="4803E78C" w14:textId="178C498C" w:rsidR="00E56CF2" w:rsidRDefault="00E56CF2" w:rsidP="00E56CF2">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Conception</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>l’étude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E56CF2">
+        <w:t> João da Silva.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56CF2">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Méthodologie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56CF2">
+        <w:t> Maria Santos, Ana Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56CF2">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Validation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56CF2">
+        <w:t>Pedro Lima</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56CF2">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Rédaction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – Première </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>version</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56CF2">
+        <w:t> João da Silva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56CF2">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Rédaction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Révision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>édition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56CF2">
+        <w:t>Maria Santos. Todos os autores revisaram e aprovaram o documento final.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B6BC50" w14:textId="7BEE470A" w:rsidR="00E56CF2" w:rsidRDefault="00E56CF2" w:rsidP="00E56CF2">
+      <w:pPr>
+        <w:pStyle w:val="TpicoNvel2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2839E6" w14:textId="454222B7" w:rsidR="00E56CF2" w:rsidRDefault="00E56CF2" w:rsidP="00E56CF2">
+      <w:pPr>
+        <w:pStyle w:val="TpicoNvel2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153AB18E" w14:textId="77777777" w:rsidR="00E56CF2" w:rsidRPr="00E56CF2" w:rsidRDefault="00E56CF2" w:rsidP="00E56CF2">
+      <w:pPr>
+        <w:pStyle w:val="TpicoNvel2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113258FF" w14:textId="618ABBF7" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00B36392" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B36392">
+        <w:lastRenderedPageBreak/>
         <w:t>Matériel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B36392">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B36392">
         <w:t>supplémentaire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="538CDB4B" w14:textId="7AD1F61D" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00B36392" w:rsidP="00A31F8D">
+    <w:p w14:paraId="5DC5AFF9" w14:textId="5196B5ED" w:rsidR="00A31F8D" w:rsidRDefault="00677DC1" w:rsidP="00677DC1">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36392">
+      <w:r w:rsidRPr="00677DC1">
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B36392">
+      <w:r w:rsidRPr="00677DC1">
         <w:t>matériel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>supplémentaire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> concerne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>partage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>données</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>mise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B36392">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>disposition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>informations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00677DC1">
+        <w:br/>
+        <w:t xml:space="preserve">i. Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>l’étude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> ne comporte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>matériel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>supplémentaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> ou de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>données</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>partager</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>phrase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>suivante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>doit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>utilisée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Toutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>données</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nécessaires </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>reproduire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>résultats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>contenues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>l’article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>lui-même</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677DC1">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve">. Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>l’étude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> comporte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>matériaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>supplémentaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>données</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>partager</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>informations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>suivantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t>fournies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensembles de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>données</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>générés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analysés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>présente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>étude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>disponibles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dépôt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [NOM DU DÉPÔT], [AVEC L’IDENTIFIANT PERSISTANT (DOI ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>numéro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>accès</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">)] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [NOM DE LA LICENCE, si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00677DC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>]. [LIEN VERS LES DONNÉES]. »</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5DC5AFF9" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="1DCE2E26" w14:textId="77777777" w:rsidR="00677DC1" w:rsidRDefault="00677DC1" w:rsidP="00677DC1">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49ACF12B" w14:textId="77777777" w:rsidR="00B36392" w:rsidRDefault="00B36392" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato SemiBold" w:hAnsi="Lato SemiBold"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B36392">
         <w:rPr>
           <w:rFonts w:ascii="Lato SemiBold" w:hAnsi="Lato SemiBold"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remerciements</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5F849A94" w14:textId="31BF77E8" w:rsidR="00A31F8D" w:rsidRDefault="00B36392" w:rsidP="00A31F8D">
+    <w:p w14:paraId="5F849A94" w14:textId="77C04D41" w:rsidR="00A31F8D" w:rsidRDefault="00677DC1" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:sectPr w:rsidR="00A31F8D" w:rsidSect="009211E6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36392">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:t xml:space="preserve">Il </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>convient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>indiquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>individus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ayant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contribué</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>travail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mais ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>remplissant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>critères</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>auteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (par exemple, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>technique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, soutien à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rédaction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>supervision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>générale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Il est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>obligatoire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>reconnaître</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>toutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>financement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> « </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Agence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fondation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Finançant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Recherche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ».</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Exemple :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>Je</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t>souhaite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t>remercier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t xml:space="preserve"> __________ de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>l’École</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Design et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t>Créatifs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>l’Université</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de XXXXX, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>pour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t>son</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soutien à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>fabrication</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B36392">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B36392">
-        <w:t xml:space="preserve"> nouveau XXXXX.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nouveau XXXXX. »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E846542" w14:textId="7DCA3729" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="00027E58" w:rsidP="00482AED">
       <w:pPr>
         <w:pStyle w:val="TopicoNvel1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:lastRenderedPageBreak/>
         <w:t>Références</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="759B8F21" w14:textId="5D55F229" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="00027E58" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Ce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7068,56 +8639,61 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>utilise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>le</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Référence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
-        <w:t xml:space="preserve"> ; </w:t>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00027E58">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>les</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>termes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> mis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7302,185 +8878,215 @@
         </w:rPr>
         <w:t>Titre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1480E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1480E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1480E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> livre</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1480E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>livre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027E58">
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00027E58">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>sous-titre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> livre. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Édition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> (si </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>ce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> n’est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>pas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>la</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> première). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Lieu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00027E58">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Éditeur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>année</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239ED723" w14:textId="77777777" w:rsidR="00027E58" w:rsidRPr="00027E58" w:rsidRDefault="00027E58" w:rsidP="00027E58">
       <w:pPr>
         <w:pStyle w:val="Referencia"/>
       </w:pPr>
       <w:r w:rsidRPr="00027E58">
-        <w:t xml:space="preserve">NOM1, Prénom1 ; NOM2, Prénom2 ; NOM3, Prénom3. </w:t>
+        <w:t>NOM1, Prénom</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00027E58">
+        <w:t>1 ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00027E58">
+        <w:t xml:space="preserve"> NOM2, Prénom2 ; NOM3, Prénom3. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1480E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Titre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1480E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1480E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1480E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> livre</w:t>
       </w:r>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Édition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Lieu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00027E58">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Éditeur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>année</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB02D43" w14:textId="77777777" w:rsidR="00027E58" w:rsidRPr="00027E58" w:rsidRDefault="00027E58" w:rsidP="00027E58">
       <w:pPr>
         <w:pStyle w:val="Referencia"/>
       </w:pPr>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">NOM, </w:t>
       </w:r>
@@ -7514,56 +9120,61 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1480E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> livre</w:t>
       </w:r>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Édition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Lieu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00027E58">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Éditeur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>année</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C52B1F" w14:textId="77777777" w:rsidR="00027E58" w:rsidRPr="00027E58" w:rsidRDefault="00027E58" w:rsidP="00027E58">
       <w:pPr>
         <w:pStyle w:val="Referencia"/>
       </w:pPr>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">NOM, </w:t>
       </w:r>
@@ -7745,96 +9356,106 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>publication</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">, date de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>publication</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Disponible</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>sur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
-        <w:t xml:space="preserve"> : &lt;adresse </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00027E58">
+        <w:t xml:space="preserve"> &lt;adresse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>complète</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>du</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>lien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">&gt;. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>Consulté</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>le</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00027E58">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>jour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">, mois, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>année</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027E58">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE4DC58" w14:textId="77777777" w:rsidR="00027E58" w:rsidRPr="00027E58" w:rsidRDefault="00027E58" w:rsidP="00027E58">
       <w:pPr>
         <w:pStyle w:val="Referencia"/>
       </w:pPr>
       <w:r w:rsidRPr="00027E58">
         <w:t xml:space="preserve">NOM, </w:t>
       </w:r>
@@ -7991,335 +9612,367 @@
       <w:pPr>
         <w:pStyle w:val="Referencia"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EFACE21" w14:textId="77777777" w:rsidR="008B1387" w:rsidRDefault="008B1387" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F888493" w14:textId="6EB7C8BA" w:rsidR="008B1387" w:rsidRPr="009B2846" w:rsidRDefault="008B1387" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B1387" w:rsidRPr="009B2846" w:rsidSect="009211E6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C551EA4" w14:textId="77777777" w:rsidR="006534B6" w:rsidRDefault="006534B6" w:rsidP="00063D15">
+    <w:p w14:paraId="4FFE4454" w14:textId="77777777" w:rsidR="00F91810" w:rsidRDefault="00F91810" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A490ACB" w14:textId="77777777" w:rsidR="006534B6" w:rsidRDefault="006534B6" w:rsidP="00063D15">
+    <w:p w14:paraId="7D3FA3AF" w14:textId="77777777" w:rsidR="00F91810" w:rsidRDefault="00F91810" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...3 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{79C15F21-1622-4B5D-910C-E41A19AE52EB}"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C2D2F8D3-7BBE-4152-B468-82EFEE80C1A0}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{6211F373-48A4-4736-8C3F-7C23CE9187DF}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{3AEE60CA-EA0B-4F08-BE87-5298D8C4D6C2}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{4C10B367-2C24-4C8C-831F-507F35453373}"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{F0C2D28F-2F7F-4959-9C9B-5A462EDCC19C}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{C102E3CC-7514-471E-B136-3C8766AC1482}"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{D72E0A33-9F46-4BDE-93F1-2483C52FDA1E}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{493A1971-F0B1-4671-A629-9DA78F49E00A}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{3AE314C8-3BD4-4491-A42A-A5477C61C0AB}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{0DEC8157-9C45-4C74-ADBA-148A043A9C8A}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{DE4311E8-0972-446B-BED0-6C195A86C471}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{C3B9A976-1856-4F6C-9C02-BFBEE399E074}"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{C1C7215F-04E1-433F-968E-4431657D05B3}"/>
-    <w:embedBold r:id="rId11" w:fontKey="{024A5D6E-B8CD-4435-96D2-0B7145716C5A}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{F089D74E-93A6-4CD5-B9B7-44A9587058CB}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{CF2FBE01-D35A-47BE-AF52-B2C4150E3F23}"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{61342FCB-C776-4EC1-8E78-1507F5BAFA3A}"/>
-    <w:embedBold r:id="rId13" w:fontKey="{31167579-DDBA-4B72-86F8-8D53B4A219AC}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{4DA1FDDA-6244-41F3-B92E-30D3458227E6}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{0FF0D252-CA80-4673-BAF1-CE0CC1366D50}"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{93DB4CB6-1466-4AFC-B145-6FE84FBE8B57}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId17" w:fontKey="{079F78D7-3D64-41C1-9A0E-1D040EE11BAB}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{AA2FAA92-8AAD-4691-9339-1554756A75F7}"/>
+    <w:embedBold r:id="rId15" w:fontKey="{8C8D80EF-90CF-4ADF-9A50-2C34B18287B3}"/>
+    <w:embedItalic r:id="rId16" w:fontKey="{F6DF7388-4C3D-40FD-853B-F831ED170648}"/>
+    <w:embedBoldItalic r:id="rId17" w:fontKey="{8D106AD0-46E8-40AF-A0E7-6C99D82F0947}"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId18" w:fontKey="{EBED09CF-DC68-4BD7-88CC-D3FE2D8F09F7}"/>
+    <w:embedRegular r:id="rId18" w:fontKey="{9F093C92-540B-460A-8F25-D794B8984C0D}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-878160372"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2AC6A947" w14:textId="434F3CD0" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00BF5ABE">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F91810">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24A00AAF" w14:textId="77777777" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00E666A8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-11375098"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7D78EA0A" w14:textId="1C7758C7" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="00E666A8" w:rsidP="0025412E">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="25BDCD47" w14:textId="17835F6E" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
     <w:pPr>
       <w:pStyle w:val="Rodape"/>
     </w:pPr>
     <w:r w:rsidRPr="003500BC">
       <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2025-2026. UDESC. ISSN:2594-4630.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1387058364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Fontepargpadro"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="099CC374" w14:textId="724FDAC8" w:rsidR="00440A7D" w:rsidRPr="006565F8" w:rsidRDefault="00440A7D" w:rsidP="006565F8">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="361DE90E" w14:textId="77777777" w:rsidR="00440A7D" w:rsidRDefault="00440A7D" w:rsidP="00440A7D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70583EF1" w14:textId="77777777" w:rsidR="006534B6" w:rsidRDefault="006534B6" w:rsidP="00063D15">
+    <w:p w14:paraId="58946856" w14:textId="77777777" w:rsidR="00F91810" w:rsidRDefault="00F91810" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6346F5E5" w14:textId="77777777" w:rsidR="006534B6" w:rsidRDefault="006534B6" w:rsidP="00063D15">
+    <w:p w14:paraId="7C0FD96D" w14:textId="77777777" w:rsidR="00F91810" w:rsidRDefault="00F91810" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="173A1181" w14:textId="759F4D1F" w:rsidR="00D40778" w:rsidRPr="005B3A3E" w:rsidRDefault="00D40778" w:rsidP="005B3A3E">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8375,51 +10028,59 @@
       <w:r w:rsidRPr="005B3A3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t>Correction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t>grammaticale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t>réalisée</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
-        <w:t xml:space="preserve"> par : </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
+        <w:t>par :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t>Nom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t>complet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t>diplôme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -8439,88 +10100,88 @@
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t xml:space="preserve"> et e-mail (Lattes/ORCID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t>sont</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t>facultatifs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00115D9A" w:rsidRPr="00115D9A">
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="00F91810">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3EDA08EE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s2049" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="reamd-02" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0C9E2848" w14:textId="7E3EAAD5" w:rsidR="00063D15" w:rsidRDefault="00063D15" w:rsidP="00C26A65">
     <w:pPr>
       <w:ind w:left="284" w:firstLine="142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="452CB466" wp14:editId="3FCF8945">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-402575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7590726" cy="10729076"/>
           <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="1828932044" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8546,51 +10207,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7590726" cy="10729076"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1B1ADAAE" w14:textId="085EB566" w:rsidR="00063D15" w:rsidRDefault="007B114D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3461C52D" wp14:editId="1A41614A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-471170</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7582407" cy="10717318"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="490686656" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -8613,84 +10274,85 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7582407" cy="10717318"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1B3669B6" w14:textId="6DF74F05" w:rsidR="004A765F" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhotitulo"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF titArtigoBook </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:alias w:val="TituloArtigo"/>
         <w:tag w:val="titArt"/>
         <w:id w:val="1963683960"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="02A4FB6767B84509843F404E897D0BBA"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>T</w:t>
         </w:r>
         <w:r w:rsidR="00DA6C46">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>itre</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="29AFBB33" w14:textId="296BE5F1" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
@@ -8698,107 +10360,106 @@
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut1Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor1"/>
         <w:tag w:val="aut1"/>
         <w:id w:val="-793133964"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00DA6C46">
-          <w:t>N</w:t>
-[...2 lines deleted...]
-          <w:t>om</w:t>
+          <w:t>Nom</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00DA6C46">
           <w:t xml:space="preserve"> de </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00DA6C46">
           <w:t>l’auteur</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00DA6C46">
           <w:t xml:space="preserve"> 1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5703B1C9" w14:textId="2D81AB23" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut2Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:alias w:val="autor2"/>
         <w:tag w:val="aut2"/>
         <w:id w:val="716014035"/>
         <w:placeholder>
           <w:docPart w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00DA6C46" w:rsidRPr="00DA6C46">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Nom</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00DA6C46" w:rsidRPr="00DA6C46">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> de </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00DA6C46" w:rsidRPr="00DA6C46">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>l’auteur</w:t>
         </w:r>
@@ -8832,50 +10493,51 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut3Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:alias w:val="autor3"/>
         <w:tag w:val="aut3"/>
         <w:id w:val="-1863585990"/>
         <w:placeholder>
           <w:docPart w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00DA6C46" w:rsidRPr="00DA6C46">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Nom</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00DA6C46" w:rsidRPr="00DA6C46">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> de </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00DA6C46" w:rsidRPr="00DA6C46">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>l’auteur</w:t>
         </w:r>
@@ -8906,50 +10568,51 @@
       <w:framePr w:wrap="around"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> REF nomeSecBook  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="-274872415"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00DA6C46">
           <w:t>Section</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6EE304F9" w14:textId="12CA348B" w:rsidR="004F1A8E" w:rsidRPr="00A8358D" w:rsidRDefault="00FD499E" w:rsidP="00453E07">
     <w:pPr>
       <w:framePr w:w="7513" w:h="511" w:hSpace="141" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3745" w:y="556"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="100"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -9006,64 +10669,221 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7574400" cy="10706400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A7352FA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF142A7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00063D15"/>
     <w:rsid w:val="0000659D"/>
     <w:rsid w:val="00006CE0"/>
     <w:rsid w:val="00025199"/>
     <w:rsid w:val="00025DF9"/>
     <w:rsid w:val="00027E58"/>
@@ -9182,84 +11002,86 @@
     <w:rsid w:val="0057303A"/>
     <w:rsid w:val="00573F18"/>
     <w:rsid w:val="0058111F"/>
     <w:rsid w:val="005853C9"/>
     <w:rsid w:val="005B0FAB"/>
     <w:rsid w:val="005B3A3E"/>
     <w:rsid w:val="005B4132"/>
     <w:rsid w:val="005D02B5"/>
     <w:rsid w:val="005D32C1"/>
     <w:rsid w:val="005E0241"/>
     <w:rsid w:val="005E22FD"/>
     <w:rsid w:val="005E4549"/>
     <w:rsid w:val="005F4161"/>
     <w:rsid w:val="006055D7"/>
     <w:rsid w:val="00607CD1"/>
     <w:rsid w:val="00616D8E"/>
     <w:rsid w:val="006337E4"/>
     <w:rsid w:val="006360B3"/>
     <w:rsid w:val="00640720"/>
     <w:rsid w:val="006534B6"/>
     <w:rsid w:val="006555A6"/>
     <w:rsid w:val="00655AC5"/>
     <w:rsid w:val="006565F8"/>
     <w:rsid w:val="00670954"/>
     <w:rsid w:val="00670E15"/>
+    <w:rsid w:val="00677DC1"/>
     <w:rsid w:val="006B3BB8"/>
     <w:rsid w:val="006C661D"/>
     <w:rsid w:val="006E5B1F"/>
     <w:rsid w:val="006E6D3F"/>
     <w:rsid w:val="006E70DA"/>
     <w:rsid w:val="006F1300"/>
     <w:rsid w:val="006F1B6C"/>
     <w:rsid w:val="006F5E5F"/>
     <w:rsid w:val="00700810"/>
     <w:rsid w:val="00706ED4"/>
     <w:rsid w:val="00726C1E"/>
     <w:rsid w:val="00734C3D"/>
     <w:rsid w:val="00746DCD"/>
     <w:rsid w:val="00747601"/>
     <w:rsid w:val="00752405"/>
     <w:rsid w:val="00756488"/>
     <w:rsid w:val="007635C2"/>
     <w:rsid w:val="00770F5C"/>
     <w:rsid w:val="0077144E"/>
     <w:rsid w:val="0077193F"/>
     <w:rsid w:val="007800A1"/>
     <w:rsid w:val="00780979"/>
     <w:rsid w:val="007A066F"/>
     <w:rsid w:val="007B114D"/>
     <w:rsid w:val="007B1749"/>
     <w:rsid w:val="007C6A0B"/>
     <w:rsid w:val="007D02F0"/>
     <w:rsid w:val="007F570A"/>
     <w:rsid w:val="00811D99"/>
     <w:rsid w:val="00836B50"/>
     <w:rsid w:val="00837C4B"/>
     <w:rsid w:val="008416A7"/>
     <w:rsid w:val="008729D2"/>
     <w:rsid w:val="00874ABF"/>
+    <w:rsid w:val="00875512"/>
     <w:rsid w:val="00875C18"/>
     <w:rsid w:val="00885A63"/>
     <w:rsid w:val="008B0185"/>
     <w:rsid w:val="008B1387"/>
     <w:rsid w:val="008B1EE7"/>
     <w:rsid w:val="008B463E"/>
     <w:rsid w:val="008B51D2"/>
     <w:rsid w:val="008C04C6"/>
     <w:rsid w:val="008D2DD2"/>
     <w:rsid w:val="008E1A4D"/>
     <w:rsid w:val="008E46C3"/>
     <w:rsid w:val="008F7777"/>
     <w:rsid w:val="00913D6A"/>
     <w:rsid w:val="009211E6"/>
     <w:rsid w:val="00922C5A"/>
     <w:rsid w:val="00947E1A"/>
     <w:rsid w:val="00952E24"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="00961C33"/>
     <w:rsid w:val="0096450C"/>
     <w:rsid w:val="00966CCC"/>
     <w:rsid w:val="0096751C"/>
     <w:rsid w:val="00973053"/>
     <w:rsid w:val="009763F9"/>
     <w:rsid w:val="00980DD3"/>
@@ -9358,112 +11180,114 @@
     <w:rsid w:val="00D60BE5"/>
     <w:rsid w:val="00D65A8D"/>
     <w:rsid w:val="00D66663"/>
     <w:rsid w:val="00D7197C"/>
     <w:rsid w:val="00D76DB6"/>
     <w:rsid w:val="00D903E1"/>
     <w:rsid w:val="00D94111"/>
     <w:rsid w:val="00D94791"/>
     <w:rsid w:val="00D9625C"/>
     <w:rsid w:val="00DA6C46"/>
     <w:rsid w:val="00DC2C74"/>
     <w:rsid w:val="00DC400C"/>
     <w:rsid w:val="00DD1980"/>
     <w:rsid w:val="00DD5ACB"/>
     <w:rsid w:val="00DE0C2C"/>
     <w:rsid w:val="00DE6FA4"/>
     <w:rsid w:val="00DE7CC9"/>
     <w:rsid w:val="00DF20D4"/>
     <w:rsid w:val="00DF72F9"/>
     <w:rsid w:val="00E15943"/>
     <w:rsid w:val="00E17C38"/>
     <w:rsid w:val="00E21443"/>
     <w:rsid w:val="00E23EE0"/>
     <w:rsid w:val="00E43A25"/>
     <w:rsid w:val="00E44186"/>
+    <w:rsid w:val="00E56CF2"/>
     <w:rsid w:val="00E665D6"/>
     <w:rsid w:val="00E666A8"/>
     <w:rsid w:val="00E76142"/>
     <w:rsid w:val="00E858BC"/>
     <w:rsid w:val="00E91F0B"/>
     <w:rsid w:val="00EB311E"/>
     <w:rsid w:val="00EC1B27"/>
     <w:rsid w:val="00EC4330"/>
     <w:rsid w:val="00ED413E"/>
     <w:rsid w:val="00EE5656"/>
     <w:rsid w:val="00EE56A6"/>
     <w:rsid w:val="00EF4B40"/>
     <w:rsid w:val="00F04959"/>
     <w:rsid w:val="00F04BEE"/>
     <w:rsid w:val="00F0669D"/>
     <w:rsid w:val="00F10F1C"/>
     <w:rsid w:val="00F33E96"/>
     <w:rsid w:val="00F34DAA"/>
     <w:rsid w:val="00F456FA"/>
     <w:rsid w:val="00F4596A"/>
     <w:rsid w:val="00F527BA"/>
     <w:rsid w:val="00F80796"/>
     <w:rsid w:val="00F81B17"/>
     <w:rsid w:val="00F84653"/>
+    <w:rsid w:val="00F91810"/>
     <w:rsid w:val="00F96767"/>
     <w:rsid w:val="00FB2FF5"/>
     <w:rsid w:val="00FD189D"/>
     <w:rsid w:val="00FD499E"/>
     <w:rsid w:val="00FF104F"/>
     <w:rsid w:val="00FF21CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="057A5386"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB5FD8ED-F2DF-3D43-BF2B-827C460D3687}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9526,51 +11350,51 @@
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10018,51 +11842,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00063D15"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -11192,91 +13015,130 @@
     <w:rsid w:val="00E17C38"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferencialatimChar">
     <w:name w:val="Referencia latim Char"/>
     <w:basedOn w:val="ReferenciaChar"/>
     <w:link w:val="Referencialatim"/>
     <w:rsid w:val="006F1300"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelafonte">
     <w:name w:val="Tabela fonte"/>
     <w:basedOn w:val="Figurafonte"/>
     <w:rsid w:val="00452849"/>
   </w:style>
+  <w:style w:type="character" w:styleId="nfase">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00677DC1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="562258800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="641159017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D6AE306-64D7-41D5-A46C-9729315C9DC4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003538E1" w:rsidRDefault="003538E1">
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
@@ -11410,63 +13272,85 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5BADC8C8-0874-46DE-B897-FC95BFC17E2A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF348B" w:rsidRDefault="00BF348B" w:rsidP="00BF348B">
           <w:pPr>
             <w:pStyle w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
           </w:pPr>
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -11475,125 +13359,141 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003538E1"/>
+    <w:rsid w:val="00054002"/>
     <w:rsid w:val="0011519E"/>
     <w:rsid w:val="00214EE1"/>
     <w:rsid w:val="002233F8"/>
     <w:rsid w:val="003538E1"/>
     <w:rsid w:val="00407573"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="0046643E"/>
     <w:rsid w:val="005435AF"/>
     <w:rsid w:val="00581413"/>
     <w:rsid w:val="00640720"/>
     <w:rsid w:val="0069016A"/>
     <w:rsid w:val="006E70DA"/>
     <w:rsid w:val="00756488"/>
     <w:rsid w:val="00780979"/>
     <w:rsid w:val="00790AC8"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="0096450C"/>
     <w:rsid w:val="00A30230"/>
     <w:rsid w:val="00A35F01"/>
     <w:rsid w:val="00B25DD5"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BF1518"/>
     <w:rsid w:val="00BF348B"/>
     <w:rsid w:val="00C43EC7"/>
     <w:rsid w:val="00C71D66"/>
     <w:rsid w:val="00CC39DF"/>
+    <w:rsid w:val="00DC7597"/>
     <w:rsid w:val="00EC1B27"/>
     <w:rsid w:val="00ED6A3B"/>
     <w:rsid w:val="00F30ED7"/>
     <w:rsid w:val="00F87FEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12006,59 +13906,55 @@
     <w:rsid w:val="0069016A"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="49C2B372E0B144D1964D56A9040FA4DF">
     <w:name w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02A4FB6767B84509843F404E897D0BBA">
     <w:name w:val="02A4FB6767B84509843F404E897D0BBA"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="33232FF9635F46CCAC1AE467A3FDC179">
     <w:name w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A55E5AE9AB38459EB21C8C67C790ADCD">
     <w:name w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05C4C231867A43F5AFB3A0B17B61B2ED">
     <w:name w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A99CAA10CA44A3CAC26ACFCADACC991">
-[...2 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -12332,71 +14228,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100254705E167BCAF4C851C190FF0D684C3" ma:contentTypeVersion="27" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="f7aec985b09cbf54f5fdf450f2acdb9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xmlns:ns3="1736a918-e5f9-480c-a9c2-9d04a3867d50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9506d0149b341b2b2100e682b0ba3337" ns2:_="" ns3:_="">
     <xsd:import namespace="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <xsd:import namespace="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:descri_x00e7_ao" minOccurs="0"/>
@@ -12615,130 +14499,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1736a918-e5f9-480c-a9c2-9d04a3867d50" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <descri_x00e7_ao xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B40EC5-007A-46C5-87DA-680A61F822CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6C038CE-9255-469B-A79C-FF80C5291CD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E65E28D-935F-2A47-A638-D788D2F6709D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7950BF9-72FD-47F1-92B3-158C77FB6E05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
+    <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6222</Characters>
+  <Pages>7</Pages>
+  <Words>1385</Words>
+  <Characters>7479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7360</CharactersWithSpaces>
+  <CharactersWithSpaces>8847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254705E167BCAF4C851C190FF0D684C3</vt:lpwstr>