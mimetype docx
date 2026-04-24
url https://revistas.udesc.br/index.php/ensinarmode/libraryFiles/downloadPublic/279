--- v0 (2025-10-20)
+++ v1 (2026-04-24)
@@ -1,1274 +1,1034 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="26FA0994" w14:textId="77777777" w:rsidR="00467FCB" w:rsidRDefault="00467FCB">
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+    <w:p w14:paraId="63F14F5D" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00CE4D92">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Termo de Conhecimento e Consentimento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123FBA9B" w14:textId="77777777" w:rsidR="00467FCB" w:rsidRDefault="00467FCB">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="3B7E86AA" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31E69152" w14:textId="7A1446FC" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00BF63A0">
-[...100 lines deleted...]
-        <w:t>, declaro que:</w:t>
+    <w:p w14:paraId="00010679" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eu, XXXX, portador do CPF XXXX, residente na Rua, Número, Bairro, Cidade e Estado, CEP XXXX, declaro que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7561B56D" w14:textId="7C2644A6" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00BF63A0">
+    <w:p w14:paraId="4261F3D9" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pBdr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>() meu texto seguiu corretamente as diretrizes da Revista de Ensino em Artes, Moda e Design;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407A111B" w14:textId="632490C2" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00BF63A0">
+    <w:p w14:paraId="42D4A5E6" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pBdr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>() este texto não foi publicado em sua versão atual, nem em anais de conferências nem em qualquer outro periódico (Afirmo que a versão atual é inédita e original);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EF120D" w14:textId="0CD25771" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00BF63A0">
+    <w:p w14:paraId="72ED36A1" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pBdr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>() em caso de revisões recomendadas pelos revisores, farei as alterações necessárias dentro do prazo estabelecido pelo editor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F943D02" w14:textId="4E16568D" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00BF63A0">
+    <w:p w14:paraId="1155A2AC" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pBdr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>() se meu artigo for aceito para publicação, vou submetê-lo para revisão gramatical por um profissional qualificado e fornecer o nome, qualificações e endereço de e-mail desses profissionais no prazo especificado;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F57015" w14:textId="4A035024" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00BF63A0">
+    <w:p w14:paraId="1D4E4E6B" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pBdr>
-[...25 lines deleted...]
-        <w:t>profissional qualificado e fornecer um resumo expandido em língua estrangeira (português) de 1000 a 1200 palavras, juntamente com o nome, qualificações e endereço de e-mail desses profissionais no prazo especificado;</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>() se meu artigo for aceito para publicação na seção Dossiê, vou submetê-lo para revisão gramatical por um profissional qualificado e fornecer um resumo expandido em língua estrangeira (português) de 1000 a 1200 palavras, juntamente com o nome, qualificações e endereço de e-mail desses profissionais no prazo especificado;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D9C738" w14:textId="7C715247" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00BF63A0">
+    <w:p w14:paraId="60231F9C" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pBdr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>() a cláusula E (acima) não se aplica;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC9745" w14:textId="226E71E5" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00BF63A0">
+    <w:p w14:paraId="3E807B1D" w14:textId="7B87FE31" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pBdr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">() Incluí o link para o meu código </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">() </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> nas notas de rodapé ao lado do meu nome e afiliação institucional;</w:t>
+      <w:r w:rsidR="00DE68BF" w:rsidRPr="00DE68BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Incluí meu código ORCID e meu ID Lattes abaixo do meu nome e da afiliação institucional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D04096F" w14:textId="02141AAA" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00BF63A0">
+    <w:p w14:paraId="61FFE066" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pBdr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>() Segui o modelo de formatação disponível na plataforma da revista;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEAB939" w14:textId="41D0DAAB" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00BF63A0">
+    <w:p w14:paraId="3050933B" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pBdr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>() Autorizo a publicação do meu trabalho (artigo, entrevista, relato de experiência ou resenha) conforme aprovação obtida, sendo o único responsável legal por sua autoria, responsabilizando-me por quaisquer acusações de plágio ou violação de direitos autorais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD087A3" w14:textId="76F434BE" w:rsidR="00467FCB" w:rsidRDefault="00467FCB">
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="1E2D00AC" w14:textId="77777777" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F06070" w14:textId="77777777" w:rsidR="00467FCB" w:rsidRDefault="00000000">
-[...24 lines deleted...]
-        <w:t>_____________________________________________________________________</w:t>
+    <w:p w14:paraId="3F7F8FD7" w14:textId="6CE5EB6F" w:rsidR="00A966CF" w:rsidRPr="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B09BED" w14:textId="77777777" w:rsidR="00467FCB" w:rsidRDefault="00000000" w:rsidP="00551CAC">
-[...13 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="1BBDFE47" w14:textId="14128269" w:rsidR="00A966CF" w:rsidRDefault="00A966CF" w:rsidP="00A966CF">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A966CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assinatura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EC74F9" w14:textId="6E04ED73" w:rsidR="00467FCB" w:rsidRDefault="00551CAC" w:rsidP="00551CAC">
-[...38 lines deleted...]
-        <w:t>Data</w:t>
+    <w:p w14:paraId="2521C4BF" w14:textId="77777777" w:rsidR="0069744C" w:rsidRPr="00A966CF" w:rsidRDefault="0069744C" w:rsidP="00A966CF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="249F8C33" w14:textId="3B6D5C26" w:rsidR="0069744C" w:rsidRPr="0069744C" w:rsidRDefault="0069744C" w:rsidP="0069744C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069744C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cidade, .......... de .................................... de 20......</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00467FCB">
-[...5 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="2EB6B5AB" w14:textId="7684E926" w:rsidR="009466C8" w:rsidRPr="00A966CF" w:rsidRDefault="009466C8" w:rsidP="00A966CF"/>
+    <w:sectPr w:rsidR="009466C8" w:rsidRPr="00A966CF" w:rsidSect="00785945">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="1701" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="221F80AD" w14:textId="77777777" w:rsidR="001A629A" w:rsidRDefault="001A629A">
+    <w:p w14:paraId="7E8BB8BC" w14:textId="77777777" w:rsidR="002A3913" w:rsidRDefault="002A3913" w:rsidP="00785945">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="426A2750" w14:textId="77777777" w:rsidR="001A629A" w:rsidRDefault="001A629A">
+    <w:p w14:paraId="5DCCCF67" w14:textId="77777777" w:rsidR="002A3913" w:rsidRDefault="002A3913" w:rsidP="00785945">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times Roman">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica Neue">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31647E8A" w14:textId="77777777" w:rsidR="00467FCB" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E377C9B" w14:textId="00D63DB0" w:rsidR="00674B1D" w:rsidRDefault="002A3913" w:rsidP="00674B1D">
     <w:pPr>
-      <w:pStyle w:val="Ttulo2"/>
-[...2 lines deleted...]
-      <w:ind w:right="238" w:firstLine="1701"/>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...7 lines deleted...]
-    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00674B1D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Revista de Ensino em Artes, Moda e Design</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D64E080" w14:textId="77777777" w:rsidR="001A629A" w:rsidRDefault="001A629A">
+    <w:p w14:paraId="40B9CC73" w14:textId="77777777" w:rsidR="002A3913" w:rsidRDefault="002A3913" w:rsidP="00785945">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AE439B1" w14:textId="77777777" w:rsidR="001A629A" w:rsidRDefault="001A629A">
+    <w:p w14:paraId="1D12130E" w14:textId="77777777" w:rsidR="002A3913" w:rsidRDefault="002A3913" w:rsidP="00785945">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07D1E73C" w14:textId="77777777" w:rsidR="00467FCB" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7792B830" w14:textId="71DB7147" w:rsidR="00785945" w:rsidRDefault="00785945">
     <w:pPr>
-      <w:pBdr>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:noProof/>
-        <w:color w:val="000000"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A95A011" wp14:editId="2D01A2CD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>1016635</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-249555</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4320540" cy="274320"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="217" name="Caixa de Texto 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4320540" cy="274320"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2ACC7A42" w14:textId="6CC9674F" w:rsidR="00785945" w:rsidRPr="00EF311D" w:rsidRDefault="00785945">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00785945">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                            </w:rPr>
+                            <w:t>Revista de Ensino em Artes, Moda e Design</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00EF311D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> | </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00EF311D" w:rsidRPr="00EF311D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">ISSN: </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00EF311D" w:rsidRPr="00EF311D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            </w:rPr>
+                            <w:t>2594-4630</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0A95A011" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:80.05pt;margin-top:-19.65pt;width:340.2pt;height:21.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwK7DSDgIAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JVu04Ey0HqNEWB&#10;9AEk/YA1RVlESS5L0pbcr++SchyjvRXVgSC1u7M7w+HqZjCaHaQPCm3NZ5MpZ9IKbJTd1fz70/2b&#10;K85CBNuARitrfpSB36xfv1r1rpIldqgb6RmB2FD1ruZdjK4qiiA6aSBM0ElLwRa9gUhHvysaDz2h&#10;G12U0+m7okffOI9ChkB/78YgX2f8tpUifm3bICPTNafZYl59XrdpLdYrqHYeXKfEaQz4hykMKEtN&#10;z1B3EIHtvfoLyijhMWAbJwJNgW2rhMwciM1s+gebxw6czFxInODOMoX/Byu+HL55ppqal7MlZxYM&#10;XdIG1ACskexJDhFZmVTqXago+dFRehze40C3nRkH94DiR2AWNx3Ynbz1HvtOQkNTzlJlcVE64oQE&#10;su0/Y0PNYB8xAw2tN0lCEoUROt3W8XxDNAcT9HP+tpwu5hQSFCuX6ZhbQPVc7XyIHyUaljY19+SA&#10;jA6HhxDTNFA9p6RmFu+V1tkF2rK+5teLcpELLiJGRTKpVqbmV9P0jbZJJD/YJhdHUHrcUwNtT6wT&#10;0ZFyHLYDJSYpttgcib/H0Yz0eGjTof/FWU9GrHn4uQcvOdOfLGl4PZsnwjEf5oslMWb+MrK9jIAV&#10;BFXzyNm43cTs9pHrLWndqizDyySnWclgWZ3TY0gOvjznrJcnu/4NAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJPsVs3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4g10oEFq7JUTj&#10;VSMCCbelO7SN3dmmu9D67x1PenyZL+99k29G14ob9qHxpGE2VSCQSm8bqjTsP18naxAhGrKm9YQa&#10;vjHApri/y01m/UAfeNvFSnAJhcxoqGPsMilDWaMzYeo7JL5dfO9M5NhX0vZm4HLXyrlSK+lMQ7xQ&#10;mw6fayy/dlen4fB2OR0X6r16cctu8KOS5FKp9ePDuH0CEXGMfzD86rM6FOx09leyQbScV2rGqIZJ&#10;kiYgmFgv1BLEWUOSgixy+f+D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwK7DSDgIA&#10;APoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDJPsVs&#10;3QAAAAkBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="2ACC7A42" w14:textId="6CC9674F" w:rsidR="00785945" w:rsidRPr="00EF311D" w:rsidRDefault="00785945">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00785945">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                      </w:rPr>
+                      <w:t>Revista de Ensino em Artes, Moda e Design</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00EF311D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> | </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00EF311D" w:rsidRPr="00EF311D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">ISSN: </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00EF311D" w:rsidRPr="00EF311D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      </w:rPr>
+                      <w:t>2594-4630</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1BB66C06" wp14:editId="405AE8C3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43786B4C" wp14:editId="14170EAC">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>2167890</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>205740</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-910590</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1685290" cy="1377950"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="981567" cy="876300"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1073741830" name="image1.png" descr="Imagem 2"/>
-          <wp:cNvGraphicFramePr/>
+          <wp:docPr id="1555800105" name="Imagem 1" descr="Desenho com traços pretos em fundo branco&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png" descr="Imagem 2"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="1555800105" name="Imagem 1" descr="Desenho com traços pretos em fundo branco&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1685290" cy="1377950"/>
+                    <a:ext cx="981567" cy="876300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...451 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:numPicBullet w:numPicBulletId="0">
+    <w:pict>
+      <v:rect id="_x0000_i1076" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+    </w:pict>
+  </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04736E83"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AF586A92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10984CAE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D5FE0256"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36372C21"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D4CB554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1364,128 +1124,341 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="313"/>
       </w:pPr>
       <w:rPr>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1587885133">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="541F0105"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A77E044A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00467FCB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00BF63A0"/>
+    <w:rsidRoot w:val="00785945"/>
+    <w:rsid w:val="00190533"/>
+    <w:rsid w:val="0029713F"/>
+    <w:rsid w:val="002A3913"/>
+    <w:rsid w:val="002C7014"/>
+    <w:rsid w:val="0039586A"/>
+    <w:rsid w:val="003C7177"/>
+    <w:rsid w:val="004534CE"/>
+    <w:rsid w:val="004545A3"/>
+    <w:rsid w:val="00477595"/>
+    <w:rsid w:val="0061488E"/>
+    <w:rsid w:val="00674B1D"/>
+    <w:rsid w:val="0069744C"/>
+    <w:rsid w:val="00782103"/>
+    <w:rsid w:val="00785945"/>
+    <w:rsid w:val="00836A9B"/>
+    <w:rsid w:val="00906077"/>
+    <w:rsid w:val="00912684"/>
+    <w:rsid w:val="009354C1"/>
+    <w:rsid w:val="009466C8"/>
+    <w:rsid w:val="009B3AB7"/>
+    <w:rsid w:val="009D43A0"/>
+    <w:rsid w:val="00A22A3E"/>
+    <w:rsid w:val="00A24FFE"/>
+    <w:rsid w:val="00A47DF1"/>
+    <w:rsid w:val="00A61C68"/>
+    <w:rsid w:val="00A93DF4"/>
+    <w:rsid w:val="00A966CF"/>
+    <w:rsid w:val="00AA5257"/>
+    <w:rsid w:val="00AC4C2A"/>
+    <w:rsid w:val="00B34C5A"/>
+    <w:rsid w:val="00C14990"/>
+    <w:rsid w:val="00C36621"/>
+    <w:rsid w:val="00C57264"/>
+    <w:rsid w:val="00CC6D89"/>
+    <w:rsid w:val="00CE4D92"/>
+    <w:rsid w:val="00CE584C"/>
+    <w:rsid w:val="00CE5BAE"/>
+    <w:rsid w:val="00D03DC3"/>
+    <w:rsid w:val="00D23FFB"/>
+    <w:rsid w:val="00D8545E"/>
+    <w:rsid w:val="00D93111"/>
+    <w:rsid w:val="00DA1D29"/>
+    <w:rsid w:val="00DE68BF"/>
+    <w:rsid w:val="00EB757F"/>
+    <w:rsid w:val="00EF311D"/>
+    <w:rsid w:val="00F4261E"/>
+    <w:rsid w:val="00F86665"/>
+    <w:rsid w:val="00F9722D"/>
+    <w:rsid w:val="00FE2DA5"/>
+    <w:rsid w:val="3EF64184"/>
+    <w:rsid w:val="4685F777"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5DE357D7"/>
-  <w15:docId w15:val="{3B972828-DDAD-4800-B43C-498D469178C9}"/>
+  <w14:docId w14:val="7B78A973"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{61EFFAF8-C529-439D-ABE5-E5B3D9B5E347}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1824,1472 +1797,1320 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00785945"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00785945"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="100"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman" w:cs="Arial Unicode MS"/>
-[...6 lines deleted...]
-      <w:lang w:val="pt-PT"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00785945"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00785945"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00785945"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00785945"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785945"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785945"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785945"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
+    <w:name w:val="Título 7 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
+    <w:name w:val="Título 8 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
+    <w:name w:val="Título 9 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TtuloChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00785945"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00785945"/>
     <w:rPr>
-      <w:u w:val="single"/>
-[...55 lines deleted...]
-      <w:color w:val="666666"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00785945"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785945"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785945"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfaseIntensa">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoIntensaChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785945"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="CitaoIntensa"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RefernciaIntensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785945"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00785945"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00785945"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00551CAC"/>
+    <w:rsid w:val="00785945"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00551CAC"/>
+    <w:rsid w:val="00785945"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F4261E"/>
     <w:rPr>
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F4261E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.udesc.br/index.php/ensinarmode/index" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
-    <a:clrScheme name="Office Theme">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="A7A7A7"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="535353"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="FF00FF"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office Theme">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Helvetica Neue"/>
-[...1 lines deleted...]
-        <a:cs typeface="Helvetica Neue"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Helvetica Neue"/>
-[...1 lines deleted...]
-        <a:cs typeface="Helvetica Neue"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office Theme">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="23000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="35000"/>
-[...8 lines deleted...]
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...892 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-[...1 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100254705E167BCAF4C851C190FF0D684C3" ma:contentTypeVersion="27" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="65b267ce7bf144d2b4259975d9cb9498">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xmlns:ns3="1736a918-e5f9-480c-a9c2-9d04a3867d50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="914deed38880c3230a621435a37e4019" ns2:_="" ns3:_="">
+    <xsd:import namespace="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
+    <xsd:import namespace="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:descri_x00e7_ao" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="12" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f329f067-9640-44d5-8564-a72189d1322a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="descri_x00e7_ao" ma:index="23" nillable="true" ma:displayName="descriçao" ma:format="Dropdown" ma:internalName="descri_x00e7_ao">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1736a918-e5f9-480c-a9c2-9d04a3867d50" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6f879f95-49fb-4e90-acf0-388a4ec724a3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1736a918-e5f9-480c-a9c2-9d04a3867d50">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1736a918-e5f9-480c-a9c2-9d04a3867d50" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <descri_x00e7_ao xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BD9BFEF-4632-41EB-A050-204A18AC2E6F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
+    <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{817027F0-AB1A-4DA4-950F-86C661DFBB15}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41D760A1-5059-46F7-BE2C-6436220EFD4C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
+    <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1383</Characters>
+  <Pages>1</Pages>
+  <Words>262</Words>
+  <Characters>1415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1636</CharactersWithSpaces>
+  <CharactersWithSpaces>1674</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ivis Aguiar</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>JULIA GOMES LESSA</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100254705E167BCAF4C851C190FF0D684C3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>