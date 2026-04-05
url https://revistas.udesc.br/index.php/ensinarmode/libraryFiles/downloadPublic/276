--- v2 (2026-01-30)
+++ v3 (2026-04-05)
@@ -20,93 +20,95 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="nomeSecBook" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="1400710860"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="22DC1CB4" w14:textId="7EB69FF4" w:rsidR="00E15943" w:rsidRPr="00092334" w:rsidRDefault="00A22A8B" w:rsidP="00F456FA">
           <w:pPr>
             <w:pStyle w:val="Capasecao"/>
             <w:framePr w:wrap="around"/>
           </w:pPr>
           <w:r>
             <w:t>Seção</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="1" w:name="titArtigoBook"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0722B08C" w14:textId="478CFEC6" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="0722B08C" w14:textId="478CFEC6" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="004A7187" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="TtuloPorgus"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="TituloArtigo"/>
           <w:tag w:val="titArt"/>
           <w:id w:val="1287774770"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C027C6">
             <w:t>Título aqui...</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="005D02B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE56A6" w:rsidRPr="001E363C">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00025199" w:rsidRPr="00025199">
         <w:t xml:space="preserve"> Com subtítulo. Em até 2 linhas.</w:t>
       </w:r>
       <w:r w:rsidR="005E0241">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003150E2">
         <w:t>(Estilo: Título Português)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC3AD04" w14:textId="49212A35" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00175B23" w:rsidP="006F1B6C">
       <w:pPr>
@@ -203,65 +205,66 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EE56A6" w:rsidSect="00875C18">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="4395" w:right="567" w:bottom="1418" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25407DF1" w14:textId="77777777" w:rsidR="00063D15" w:rsidRPr="00EE56A6" w:rsidRDefault="00063D15" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="aut1Book"/>
-    <w:p w14:paraId="236733B3" w14:textId="2D3282AB" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="236733B3" w14:textId="2D3282AB" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="004A7187" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="autor1"/>
           <w:tag w:val="aut1"/>
           <w:id w:val="1561054506"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00837C4B">
             <w:t xml:space="preserve">Nome </w:t>
           </w:r>
           <w:r w:rsidR="009F4483">
             <w:t>do autor 1</w:t>
           </w:r>
           <w:r w:rsidR="002C3166">
             <w:t xml:space="preserve"> (Estilo: Autor</w:t>
           </w:r>
           <w:r w:rsidR="003604CC">
             <w:t xml:space="preserve"> nome</w:t>
           </w:r>
           <w:r w:rsidR="002C3166">
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00F84653">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4937154C" w14:textId="15E6CDBA" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00115AB1" w:rsidP="006F1B6C">
       <w:pPr>
@@ -363,68 +366,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE068C9" w14:textId="24230835" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>nome@mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B20DC35" w14:textId="77777777" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="aut2Book"/>
-    <w:p w14:paraId="46ACBA64" w14:textId="7DDFB83B" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="46ACBA64" w14:textId="7DDFB83B" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="004A7187" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor2"/>
           <w:tag w:val="aut2"/>
           <w:id w:val="-1347323924"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E0C5F" w:rsidRPr="009E0C5F">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Nome do autor 2 (Estilo: Autor</w:t>
           </w:r>
           <w:r w:rsidR="003604CC">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> nome</w:t>
           </w:r>
           <w:r w:rsidR="009E0C5F" w:rsidRPr="009E0C5F">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="3"/>
@@ -511,64 +515,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="79CB5705" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nome@mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4CCE1C" w14:textId="77777777" w:rsidR="00C5790A" w:rsidRDefault="00C5790A" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="aut3Book"/>
-    <w:p w14:paraId="3F5E566C" w14:textId="2D0BBACA" w:rsidR="00F84653" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
+    <w:p w14:paraId="3F5E566C" w14:textId="2D0BBACA" w:rsidR="00F84653" w:rsidRPr="00092334" w:rsidRDefault="004A7187" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="autor3"/>
           <w:tag w:val="aut3"/>
           <w:id w:val="-1568570363"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F84653">
             <w:t>Nome do autor 3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="009E0C5F">
         <w:t xml:space="preserve"> (Estilo: Autor</w:t>
       </w:r>
       <w:r w:rsidR="003604CC">
         <w:t xml:space="preserve"> nome</w:t>
       </w:r>
       <w:r w:rsidR="009E0C5F">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F81B17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9D326E" w14:textId="75ED1B98" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r>
@@ -1439,56 +1444,54 @@
       <w:r w:rsidR="004D136E" w:rsidRPr="003068FC">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Exemplo de tabela</w:t>
       </w:r>
       <w:r w:rsidR="004D136E" w:rsidRPr="003068FC">
         <w:t xml:space="preserve"> [Fonte: Aut</w:t>
       </w:r>
       <w:r w:rsidR="00D32105">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="004D136E" w:rsidRPr="003068FC">
         <w:t>res, 2025]</w:t>
       </w:r>
       <w:r w:rsidR="004D136E">
         <w:t xml:space="preserve"> (Estilo: </w:t>
       </w:r>
       <w:r w:rsidR="00D32105">
         <w:t>Tabela</w:t>
       </w:r>
       <w:r w:rsidR="004D136E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D32105">
         <w:t>titulo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004D136E">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SimplesTabela2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1179"/>
         <w:gridCol w:w="1179"/>
         <w:gridCol w:w="1180"/>
         <w:gridCol w:w="1180"/>
         <w:gridCol w:w="1180"/>
         <w:gridCol w:w="1180"/>
       </w:tblGrid>
       <w:tr w:rsidR="0053419A" w:rsidRPr="00D32105" w14:paraId="5387BA43" w14:textId="77777777" w:rsidTr="00225BA5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -1892,67 +1895,57 @@
     <w:p w14:paraId="53EBFDBE" w14:textId="2C638937" w:rsidR="00452849" w:rsidRDefault="00D5388C" w:rsidP="00DE7CC9">
       <w:pPr>
         <w:pStyle w:val="Tabelafonte"/>
       </w:pPr>
       <w:r w:rsidRPr="003068FC">
         <w:t>Fonte: Aut</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="003068FC">
         <w:t>res, 2025</w:t>
       </w:r>
       <w:r w:rsidR="00452849">
         <w:t xml:space="preserve"> (Estilo: Tabela fonte)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52719454" w14:textId="50F14B8B" w:rsidR="006B3BB8" w:rsidRDefault="00BF4FCF" w:rsidP="006B3BB8">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As tabelas devem ser digitadas, e não inseridas como imagens. </w:t>
       </w:r>
       <w:r w:rsidR="004A136E">
-        <w:t xml:space="preserve">Título da tabela </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (Estilo: Tabela </w:t>
+        <w:t xml:space="preserve">Título da tabela acima da mesma (Estilo: Tabela </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004A136E">
         <w:t>titulo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004A136E">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CB355B">
         <w:t xml:space="preserve">. Dentro da tabela, a legenda das colunas utiliza o estilo Tabela legenda; a legenda das linhas utiliza o estilo Tabela entrada; e </w:t>
       </w:r>
       <w:r w:rsidR="005528AB">
         <w:t>o conteúdo das células utiliza o estilo Tabela texto.</w:t>
       </w:r>
       <w:r w:rsidR="00D5388C">
         <w:t xml:space="preserve"> Fonte abaixo como no modelo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187547B0" w14:textId="380EFC2A" w:rsidR="00616D8E" w:rsidRDefault="00DD5ACB" w:rsidP="00966CCC">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003136B2" w:rsidRPr="000B7771">
         <w:t>.1 Tópico Nível 2</w:t>
       </w:r>
       <w:r w:rsidR="00E43A25">
         <w:t xml:space="preserve"> (Estilo: Tópico Nível 2)</w:t>
@@ -2616,168 +2609,339 @@
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:lastRenderedPageBreak/>
         <w:t>Agência de pesquisa financiadora da pesquisa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2121264C" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve">Caso haja financiamento da pesquisa que levou ao presente artigo ou recebimento de bolsa, deve ser acrescentado ao final, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">com </w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t>os nomes das agências e outras informações relativas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC7066E" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="614E751D" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="0F1941F9" w14:textId="5B10B8FC" w:rsidR="00244DA0" w:rsidRDefault="00A31F8D" w:rsidP="00244DA0">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve">Declaração de conflito de Interesses </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EFBA7F" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="661D60BD" w14:textId="77777777" w:rsidR="00244DA0" w:rsidRPr="00244DA0" w:rsidRDefault="00244DA0" w:rsidP="00244DA0">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00616D8E">
+      <w:r w:rsidRPr="00244DA0">
+        <w:t>Deve indicar qualquer interesse financeiro ou não financeiro que possa ser percebido como um possível conflito em relação ao trabalho publicado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EFBA7F" w14:textId="7AB1FC7E" w:rsidR="00A31F8D" w:rsidRDefault="00244DA0" w:rsidP="00A31F8D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Caso não tenha conflitos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4848">
+        <w:t>deve constar a seguinte mensagem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31F8D" w:rsidRPr="00616D8E">
         <w:t>Os autores declaram não ter conhecimento de conflitos de interesses financeiros ou relacionamentos pessoais que possam ter influenciado o trabalho relatado neste artigo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD24F43" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B378EDD" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00A031FC" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A031FC">
         <w:t>Declaração de Contribuição dos Autores e Colaboradores (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t>Contributor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t xml:space="preserve"> Roles </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t>Taxonomy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D707FBD" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="6463D6A0" w14:textId="77777777" w:rsidR="003D6090" w:rsidRPr="003D6090" w:rsidRDefault="00A31F8D" w:rsidP="003D6090">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00616D8E">
         <w:t>Ex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00616D8E">
-        <w:t>: Concepção do trabalho: João da Silva; João teve a ideia inicial do projeto e formulou a hipótese da pesquisa. Metodologia: Maria Santos, Ana Oliveira; Maria e Ana projetaram a metodologia e realizaram os testes experimentais. Validação: Pedro Lima; Pedro verificou os dados experimentais e validou os resultados utilizando técnicas estatísticas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FE14C20" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+        <w:t xml:space="preserve">: Concepção do trabalho: João da Silva; João teve a ideia inicial do projeto e formulou a hipótese da pesquisa. Metodologia: Maria Santos, Ana Oliveira; Maria e Ana projetaram a metodologia e realizaram os testes experimentais. Validação: Pedro Lima; Pedro verificou os dados </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t>experimentais e validou os resultados utilizando técnicas estatísticas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720B4F78" w14:textId="62AD97B8" w:rsidR="00B70DF3" w:rsidRDefault="003D6090" w:rsidP="00B70DF3">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="113258FF" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+        </w:rPr>
+        <w:t>Ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Concepção do trabalho:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> João da Silva.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Metodologia:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> Maria Santos, Ana Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Validação:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> Pedro Lima</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Redação – Rascunho Original:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> João da Silva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Redação – Revisão e Edição:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> Maria Santos. Todos os autores revisaram e aprovaram o documento final.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A25FBC" w14:textId="483F8CBB" w:rsidR="00B70DF3" w:rsidRDefault="00B70DF3" w:rsidP="00B70DF3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4906CF2E" w14:textId="2546EB1C" w:rsidR="00B70DF3" w:rsidRDefault="00B70DF3" w:rsidP="00B70DF3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB64B05" w14:textId="77777777" w:rsidR="00B70DF3" w:rsidRPr="00616D8E" w:rsidRDefault="00B70DF3" w:rsidP="00B70DF3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113258FF" w14:textId="4C6D9AA8" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
+        <w:lastRenderedPageBreak/>
         <w:t>Material suplementar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538CDB4B" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="23D30FBA" w14:textId="1054C2BA" w:rsidR="003D6090" w:rsidRPr="003D6090" w:rsidRDefault="003D6090" w:rsidP="003D6090">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00616D8E">
-[...3 lines deleted...]
-    <w:p w14:paraId="5DC5AFF9" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+      <w:r w:rsidRPr="003D6090">
+        <w:t xml:space="preserve">O material suplementar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se refere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>a partilha de dados e a disponibilização de informações</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC5AFF9" w14:textId="5EEA9847" w:rsidR="00A31F8D" w:rsidRDefault="00FA4848" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
+      <w:r w:rsidRPr="00FA4848">
+        <w:t>   i. Caso o trabalho não tem materiais suplementares/ dados a disponibilizar deve constar a seguinte mensagem: “Todos os dados necessários para reproduzir os resultados estão contidos no próprio artigo.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4848">
+        <w:br/>
+        <w:t>       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4848">
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4848">
+        <w:t>. Caso o trabalho apresente materiais suplementares/ dados a disponibilizar deve constar as seguintes informações devidamente preenchida: “Os conjuntos de dados gerados e/ou analisados durante o presente estudo estão disponíveis no repositório [NOME DO REPOSITÓRIO], [COM O IDENTIFICADOR PERSISTENTE (DOI ou número de acesso)] sob a licença [NOME DA LICENÇA, se aplicável]. [LINK PARA OS DADOS].”</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="03FCDA99" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:t>Agradecimentos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F849A94" w14:textId="625BA6FF" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="23CD0420" w14:textId="77777777" w:rsidR="00B70DF3" w:rsidRDefault="00B70DF3" w:rsidP="00A31F8D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:t>Deve indicar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>indivíduos ou instituições que contribuíram para o trabalho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:t>, mas não cumprem todos os critérios de autoria (por exemplo, assistência técnica, apoio à redação ou supervisão geral). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>É obrigatório reconhecer todas as fontes de financiamento na seção de Agência ou Fundação Financiadora da Pesquisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70DF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F849A94" w14:textId="34A3CE76" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:sectPr w:rsidR="00A31F8D" w:rsidSect="009211E6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t>C</w:t>
-[...5 lines deleted...]
-        <w:t>. E</w:t>
+        <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t>xemplo</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve"> Gostaria de agradecer ao</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> __________</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve"> da Escola de Design e Artes Criativas da Universidade de XXXXX, por apoiar a fabricação do novo XXXXX</w:t>
       </w:r>
       <w:r w:rsidR="00770F5C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E846542" w14:textId="3F681CFD" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="00616D8E" w:rsidP="00482AED">
       <w:pPr>
         <w:pStyle w:val="TopicoNvel1"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
@@ -3028,339 +3192,350 @@
       <w:r w:rsidRPr="00515E76">
         <w:t>. Ano. Número de folhas ou páginas. Tipo de trabalho (grau e área) – Instituição, local, ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFACE21" w14:textId="77777777" w:rsidR="008B1387" w:rsidRDefault="008B1387" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F888493" w14:textId="6EB7C8BA" w:rsidR="008B1387" w:rsidRPr="009B2846" w:rsidRDefault="008B1387" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B1387" w:rsidRPr="009B2846" w:rsidSect="009211E6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A68AC6C" w14:textId="77777777" w:rsidR="00685D2B" w:rsidRDefault="00685D2B" w:rsidP="00063D15">
+    <w:p w14:paraId="5E2BF040" w14:textId="77777777" w:rsidR="004A7187" w:rsidRDefault="004A7187" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27E400B1" w14:textId="77777777" w:rsidR="00685D2B" w:rsidRDefault="00685D2B" w:rsidP="00063D15">
+    <w:p w14:paraId="39C928B7" w14:textId="77777777" w:rsidR="004A7187" w:rsidRDefault="004A7187" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{F50430B7-9E9D-485A-BA93-289F86594CFB}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{19B7418E-242D-46A6-8B21-AB3E40BB14A0}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{CC37C80B-4A2A-4A91-BC15-19138B0386A1}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{7DE40550-252B-4689-8175-129C1F0AB037}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{505D2C9E-7999-403A-8FDF-6C07D4F5AC61}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{BFBB2550-2731-4899-BF65-477C262DDFD6}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{BFF12F7D-C0C8-4571-84A0-29CFC411A27F}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{C73342DE-F2F4-4619-9F2A-327171B62963}"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{D0FF7C19-2BB4-40F9-8B02-5656A861B3DF}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{797D222A-931D-407D-ABBF-E2F4C1F1F98C}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{B386B897-E65F-469D-91C5-0029E69D6F7D}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{6DC74D1E-C2C6-48F7-A033-4E77D09EC23A}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{8D180CD5-B772-474C-B829-B892AF105A91}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{D7966415-DC87-47B3-B3C6-F5263735EE01}"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{7B1AD46B-6D7E-4E08-8905-7D533DF84A70}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{0D841450-2640-4844-B7E5-FFE4B33B0582}"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{491F951D-8D74-4CFE-8228-782BFABE57C6}"/>
-    <w:embedBold r:id="rId12" w:fontKey="{75A9C5B0-186F-4A0F-B90B-3968A3BD285D}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{01308126-F807-4856-B4D5-CE8AE754DBC8}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{31D5B369-3863-4124-993F-2C31E6701883}"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{C8CA6E8B-612C-4C46-B3B6-5FF7371A2A4A}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId15" w:fontKey="{B132C5F3-A22C-400A-B5D1-80D5F0323D9D}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{0D3E29AE-DD0C-457E-8AC3-A39209D53941}"/>
+    <w:embedBold r:id="rId14" w:fontKey="{2812422E-2FDD-42DA-A36F-B563F6824C28}"/>
+    <w:embedItalic r:id="rId15" w:fontKey="{F25C083A-FCB6-4544-ADB9-5ED93725E871}"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{97B06AE7-B031-4E10-A8BF-A1E719672232}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{A9F84747-38E3-478A-AAF6-A7681835D118}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-878160372"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2AC6A947" w14:textId="434F3CD0" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00BF5ABE">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004A7187">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24A00AAF" w14:textId="77777777" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00E666A8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-11375098"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7D78EA0A" w14:textId="1C7758C7" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="00E666A8" w:rsidP="0025412E">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="25BDCD47" w14:textId="211DA39E" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
+  <w:p w14:paraId="25BDCD47" w14:textId="066CA692" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
     <w:pPr>
       <w:pStyle w:val="Rodape"/>
     </w:pPr>
     <w:r w:rsidRPr="003500BC">
-      <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2025-2026. UDESC. ISSN:</w:t>
+      <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2026. UDESC. ISSN:</w:t>
     </w:r>
     <w:r w:rsidR="00BC7EBD">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="003500BC">
       <w:t>2594-4630.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1387058364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Fontepargpadro"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="099CC374" w14:textId="724FDAC8" w:rsidR="00440A7D" w:rsidRPr="006565F8" w:rsidRDefault="00440A7D" w:rsidP="006565F8">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="361DE90E" w14:textId="77777777" w:rsidR="00440A7D" w:rsidRDefault="00440A7D" w:rsidP="00440A7D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77A7F5C9" w14:textId="77777777" w:rsidR="00685D2B" w:rsidRDefault="00685D2B" w:rsidP="00063D15">
+    <w:p w14:paraId="194773A4" w14:textId="77777777" w:rsidR="004A7187" w:rsidRDefault="004A7187" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A234A2F" w14:textId="77777777" w:rsidR="00685D2B" w:rsidRDefault="00685D2B" w:rsidP="00063D15">
+    <w:p w14:paraId="660D01CA" w14:textId="77777777" w:rsidR="004A7187" w:rsidRDefault="004A7187" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="173A1181" w14:textId="0BCCCBA3" w:rsidR="00D40778" w:rsidRPr="005B3A3E" w:rsidRDefault="00D40778" w:rsidP="005B3A3E">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3376,88 +3551,88 @@
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1C4F9A34" w14:textId="78F6B887" w:rsidR="00AA3EF5" w:rsidRPr="005B3A3E" w:rsidRDefault="00AA3EF5" w:rsidP="005B3A3E">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B3A3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD65A0" w:rsidRPr="005B3A3E">
         <w:t>Correção gramatical realizada por: Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="004A7187">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3EDA08EE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s2049" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="reamd-02" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0C9E2848" w14:textId="7E3EAAD5" w:rsidR="00063D15" w:rsidRDefault="00063D15" w:rsidP="00C26A65">
     <w:pPr>
       <w:ind w:left="284" w:firstLine="142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="452CB466" wp14:editId="3FCF8945">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-402575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7590726" cy="10729076"/>
           <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="1828932044" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3483,51 +3658,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7590726" cy="10729076"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1B1ADAAE" w14:textId="085EB566" w:rsidR="00063D15" w:rsidRDefault="007B114D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3461C52D" wp14:editId="1A41614A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-471170</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7582407" cy="10717318"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="490686656" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3550,239 +3725,244 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7582407" cy="10717318"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1B3669B6" w14:textId="0E2A229B" w:rsidR="004A765F" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhotitulo"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF titArtigoBook </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:alias w:val="TituloArtigo"/>
         <w:tag w:val="titArt"/>
         <w:id w:val="1963683960"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="02A4FB6767B84509843F404E897D0BBA"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Título aqui...</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="29AFBB33" w14:textId="017E5CD8" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut1Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor1"/>
         <w:tag w:val="aut1"/>
         <w:id w:val="-793133964"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5703B1C9" w14:textId="67BC7759" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut2Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor2"/>
         <w:tag w:val="aut2"/>
         <w:id w:val="716014035"/>
         <w:placeholder>
           <w:docPart w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="65115232" w14:textId="443B89F8" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut3Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor3"/>
         <w:tag w:val="aut3"/>
         <w:id w:val="-1863585990"/>
         <w:placeholder>
           <w:docPart w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B2725C0" w14:textId="77777777" w:rsidR="005D02B5" w:rsidRPr="00092334" w:rsidRDefault="00FD499E" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhosecao"/>
       <w:framePr w:wrap="around"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> REF nomeSecBook  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="-274872415"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="005D02B5" w:rsidRPr="005D02B5">
           <w:t>Nome da seção aqui...</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6EE304F9" w14:textId="12CA348B" w:rsidR="004F1A8E" w:rsidRPr="00A8358D" w:rsidRDefault="00FD499E" w:rsidP="00453E07">
     <w:pPr>
       <w:framePr w:w="7513" w:h="511" w:hSpace="141" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3745" w:y="556"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="100"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
@@ -3838,63 +4018,63 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7574400" cy="10706400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="80"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00063D15"/>
     <w:rsid w:val="0000659D"/>
     <w:rsid w:val="00006CE0"/>
     <w:rsid w:val="00025199"/>
     <w:rsid w:val="00025DF9"/>
     <w:rsid w:val="00031A37"/>
@@ -3914,97 +4094,100 @@
     <w:rsid w:val="00105DCB"/>
     <w:rsid w:val="00110C65"/>
     <w:rsid w:val="00113D93"/>
     <w:rsid w:val="00115AB1"/>
     <w:rsid w:val="0013189F"/>
     <w:rsid w:val="001509DC"/>
     <w:rsid w:val="00151F6C"/>
     <w:rsid w:val="001577D6"/>
     <w:rsid w:val="00163E10"/>
     <w:rsid w:val="00175B23"/>
     <w:rsid w:val="001766CC"/>
     <w:rsid w:val="001A61CD"/>
     <w:rsid w:val="001B2977"/>
     <w:rsid w:val="001B2E2D"/>
     <w:rsid w:val="001C7B60"/>
     <w:rsid w:val="001D58A7"/>
     <w:rsid w:val="001E363C"/>
     <w:rsid w:val="001F271C"/>
     <w:rsid w:val="00200A1A"/>
     <w:rsid w:val="00212600"/>
     <w:rsid w:val="00214CA6"/>
     <w:rsid w:val="00216EB8"/>
     <w:rsid w:val="00225BA5"/>
     <w:rsid w:val="00231D8C"/>
     <w:rsid w:val="002407F3"/>
+    <w:rsid w:val="00244DA0"/>
     <w:rsid w:val="00253753"/>
     <w:rsid w:val="0025412E"/>
     <w:rsid w:val="00264486"/>
     <w:rsid w:val="00267097"/>
     <w:rsid w:val="002851BE"/>
     <w:rsid w:val="002A082D"/>
     <w:rsid w:val="002A5D6C"/>
     <w:rsid w:val="002B468F"/>
     <w:rsid w:val="002C25E1"/>
     <w:rsid w:val="002C3166"/>
     <w:rsid w:val="002D772C"/>
     <w:rsid w:val="002E21D4"/>
     <w:rsid w:val="002F5732"/>
     <w:rsid w:val="003068FC"/>
     <w:rsid w:val="003136B2"/>
     <w:rsid w:val="003150E2"/>
     <w:rsid w:val="00321366"/>
     <w:rsid w:val="00333ED2"/>
     <w:rsid w:val="00335AC9"/>
     <w:rsid w:val="003413BF"/>
     <w:rsid w:val="00342E33"/>
     <w:rsid w:val="00346796"/>
     <w:rsid w:val="003500BC"/>
     <w:rsid w:val="003604CC"/>
     <w:rsid w:val="00372127"/>
     <w:rsid w:val="00377E8E"/>
     <w:rsid w:val="00391854"/>
     <w:rsid w:val="00395714"/>
     <w:rsid w:val="00397B6F"/>
     <w:rsid w:val="003A510C"/>
     <w:rsid w:val="003C3611"/>
     <w:rsid w:val="003C7DB0"/>
+    <w:rsid w:val="003D6090"/>
     <w:rsid w:val="003F0617"/>
     <w:rsid w:val="003F34DA"/>
     <w:rsid w:val="00407573"/>
     <w:rsid w:val="00427DE8"/>
     <w:rsid w:val="004323A1"/>
     <w:rsid w:val="004345C9"/>
     <w:rsid w:val="00440A7D"/>
     <w:rsid w:val="00452849"/>
     <w:rsid w:val="00453E07"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="00460383"/>
     <w:rsid w:val="0046643E"/>
     <w:rsid w:val="00482AED"/>
     <w:rsid w:val="004A136E"/>
     <w:rsid w:val="004A31FA"/>
+    <w:rsid w:val="004A7187"/>
     <w:rsid w:val="004A765F"/>
     <w:rsid w:val="004D136E"/>
     <w:rsid w:val="004D1C50"/>
     <w:rsid w:val="004D2593"/>
     <w:rsid w:val="004D2BC3"/>
     <w:rsid w:val="004D4205"/>
     <w:rsid w:val="004F1A8E"/>
     <w:rsid w:val="004F5055"/>
     <w:rsid w:val="0050022C"/>
     <w:rsid w:val="00514DBA"/>
     <w:rsid w:val="00515AC9"/>
     <w:rsid w:val="00515E76"/>
     <w:rsid w:val="00523B23"/>
     <w:rsid w:val="0053419A"/>
     <w:rsid w:val="00542DD4"/>
     <w:rsid w:val="005518F4"/>
     <w:rsid w:val="005527DD"/>
     <w:rsid w:val="005528AB"/>
     <w:rsid w:val="0056768D"/>
     <w:rsid w:val="00570E86"/>
     <w:rsid w:val="0057303A"/>
     <w:rsid w:val="00573F18"/>
     <w:rsid w:val="0058111F"/>
     <w:rsid w:val="005853C9"/>
     <w:rsid w:val="005B0FAB"/>
@@ -4107,50 +4290,51 @@
     <w:rsid w:val="00A35E87"/>
     <w:rsid w:val="00A35F01"/>
     <w:rsid w:val="00A370AD"/>
     <w:rsid w:val="00A4418A"/>
     <w:rsid w:val="00A458A0"/>
     <w:rsid w:val="00A50777"/>
     <w:rsid w:val="00A7798B"/>
     <w:rsid w:val="00A801BD"/>
     <w:rsid w:val="00A8358D"/>
     <w:rsid w:val="00A90B42"/>
     <w:rsid w:val="00AA1C03"/>
     <w:rsid w:val="00AA3EF5"/>
     <w:rsid w:val="00AA4763"/>
     <w:rsid w:val="00AD2429"/>
     <w:rsid w:val="00AD3D45"/>
     <w:rsid w:val="00AD65A0"/>
     <w:rsid w:val="00AD7619"/>
     <w:rsid w:val="00AE29EB"/>
     <w:rsid w:val="00AF6AAF"/>
     <w:rsid w:val="00B21C02"/>
     <w:rsid w:val="00B37ECD"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00B6206A"/>
     <w:rsid w:val="00B661C6"/>
     <w:rsid w:val="00B665C5"/>
+    <w:rsid w:val="00B70DF3"/>
     <w:rsid w:val="00B71FAF"/>
     <w:rsid w:val="00B948D9"/>
     <w:rsid w:val="00B951BE"/>
     <w:rsid w:val="00B968DD"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BC7EBD"/>
     <w:rsid w:val="00BE7FF5"/>
     <w:rsid w:val="00BF4FCF"/>
     <w:rsid w:val="00C00647"/>
     <w:rsid w:val="00C027C6"/>
     <w:rsid w:val="00C05637"/>
     <w:rsid w:val="00C214DC"/>
     <w:rsid w:val="00C216C2"/>
     <w:rsid w:val="00C26A65"/>
     <w:rsid w:val="00C3284C"/>
     <w:rsid w:val="00C3399A"/>
     <w:rsid w:val="00C42C94"/>
     <w:rsid w:val="00C43EC7"/>
     <w:rsid w:val="00C5131D"/>
     <w:rsid w:val="00C54D4E"/>
     <w:rsid w:val="00C551C0"/>
     <w:rsid w:val="00C5790A"/>
     <w:rsid w:val="00C73F7C"/>
     <w:rsid w:val="00C836D3"/>
     <w:rsid w:val="00C85546"/>
@@ -4193,87 +4377,88 @@
     <w:rsid w:val="00E44186"/>
     <w:rsid w:val="00E665D6"/>
     <w:rsid w:val="00E666A8"/>
     <w:rsid w:val="00E76142"/>
     <w:rsid w:val="00E91F0B"/>
     <w:rsid w:val="00EB311E"/>
     <w:rsid w:val="00EC1B27"/>
     <w:rsid w:val="00EC4330"/>
     <w:rsid w:val="00ED413E"/>
     <w:rsid w:val="00EE5656"/>
     <w:rsid w:val="00EE56A6"/>
     <w:rsid w:val="00EF4B40"/>
     <w:rsid w:val="00F04959"/>
     <w:rsid w:val="00F04BEE"/>
     <w:rsid w:val="00F0669D"/>
     <w:rsid w:val="00F10F1C"/>
     <w:rsid w:val="00F33E96"/>
     <w:rsid w:val="00F34DAA"/>
     <w:rsid w:val="00F456FA"/>
     <w:rsid w:val="00F4596A"/>
     <w:rsid w:val="00F527BA"/>
     <w:rsid w:val="00F80796"/>
     <w:rsid w:val="00F81B17"/>
     <w:rsid w:val="00F84653"/>
     <w:rsid w:val="00F96767"/>
+    <w:rsid w:val="00FA4848"/>
     <w:rsid w:val="00FB2FF5"/>
     <w:rsid w:val="00FD189D"/>
     <w:rsid w:val="00FD499E"/>
     <w:rsid w:val="00FF104F"/>
     <w:rsid w:val="00FF21CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="057A5386"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB5FD8ED-F2DF-3D43-BF2B-827C460D3687}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4335,52 +4520,52 @@
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4828,51 +5013,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00063D15"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -6002,91 +6186,141 @@
     <w:rsid w:val="00E17C38"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferencialatimChar">
     <w:name w:val="Referencia latim Char"/>
     <w:basedOn w:val="ReferenciaChar"/>
     <w:link w:val="Referencialatim"/>
     <w:rsid w:val="006F1300"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelafonte">
     <w:name w:val="Tabela fonte"/>
     <w:basedOn w:val="Figurafonte"/>
     <w:rsid w:val="00452849"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D6090"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfase">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D6090"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1722359636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2136217640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D6AE306-64D7-41D5-A46C-9729315C9DC4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003538E1" w:rsidRDefault="003538E1">
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
@@ -6220,52 +6454,53 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5BADC8C8-0874-46DE-B897-FC95BFC17E2A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF348B" w:rsidRDefault="00BF348B" w:rsidP="00BF348B">
           <w:pPr>
             <w:pStyle w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
           </w:pPr>
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
@@ -6285,122 +6520,137 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003538E1"/>
     <w:rsid w:val="0011519E"/>
     <w:rsid w:val="00214EE1"/>
     <w:rsid w:val="002233F8"/>
     <w:rsid w:val="002851BE"/>
     <w:rsid w:val="003538E1"/>
     <w:rsid w:val="00407573"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="0046643E"/>
     <w:rsid w:val="005435AF"/>
     <w:rsid w:val="00640720"/>
+    <w:rsid w:val="00650C92"/>
     <w:rsid w:val="006E70DA"/>
     <w:rsid w:val="00756488"/>
     <w:rsid w:val="00780979"/>
     <w:rsid w:val="00790AC8"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="00963192"/>
     <w:rsid w:val="00A30230"/>
     <w:rsid w:val="00A35F01"/>
     <w:rsid w:val="00B25DD5"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BF1518"/>
     <w:rsid w:val="00BF348B"/>
     <w:rsid w:val="00C43EC7"/>
     <w:rsid w:val="00CC39DF"/>
     <w:rsid w:val="00EC1B27"/>
     <w:rsid w:val="00ED6A3B"/>
     <w:rsid w:val="00F87FEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6817,51 +7067,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="49C2B372E0B144D1964D56A9040FA4DF">
     <w:name w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02A4FB6767B84509843F404E897D0BBA">
     <w:name w:val="02A4FB6767B84509843F404E897D0BBA"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="33232FF9635F46CCAC1AE467A3FDC179">
     <w:name w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A55E5AE9AB38459EB21C8C67C790ADCD">
     <w:name w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05C4C231867A43F5AFB3A0B17B61B2ED">
     <w:name w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -7135,75 +7385,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...23 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100254705E167BCAF4C851C190FF0D684C3" ma:contentTypeVersion="27" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="f7aec985b09cbf54f5fdf450f2acdb9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xmlns:ns3="1736a918-e5f9-480c-a9c2-9d04a3867d50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9506d0149b341b2b2100e682b0ba3337" ns2:_="" ns3:_="">
     <xsd:import namespace="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <xsd:import namespace="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:descri_x00e7_ao" minOccurs="0"/>
@@ -7422,126 +7647,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1736a918-e5f9-480c-a9c2-9d04a3867d50" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <descri_x00e7_ao xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6C038CE-9255-469B-A79C-FF80C5291CD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E65E28D-935F-2A47-A638-D788D2F6709D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7950BF9-72FD-47F1-92B3-158C77FB6E05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
+    <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B40EC5-007A-46C5-87DA-680A61F822CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5842</Characters>
+  <Pages>7</Pages>
+  <Words>1297</Words>
+  <Characters>7006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6910</CharactersWithSpaces>
+  <CharactersWithSpaces>8287</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254705E167BCAF4C851C190FF0D684C3</vt:lpwstr>