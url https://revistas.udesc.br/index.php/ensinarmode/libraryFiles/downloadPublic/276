--- v3 (2026-04-05)
+++ v4 (2026-05-16)
@@ -20,95 +20,93 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="nomeSecBook" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="1400710860"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="22DC1CB4" w14:textId="7EB69FF4" w:rsidR="00E15943" w:rsidRPr="00092334" w:rsidRDefault="00A22A8B" w:rsidP="00F456FA">
           <w:pPr>
             <w:pStyle w:val="Capasecao"/>
             <w:framePr w:wrap="around"/>
           </w:pPr>
           <w:r>
             <w:t>Seção</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="1" w:name="titArtigoBook"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0722B08C" w14:textId="478CFEC6" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="004A7187" w:rsidP="006F1B6C">
+    <w:p w14:paraId="0722B08C" w14:textId="478CFEC6" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="TtuloPorgus"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="TituloArtigo"/>
           <w:tag w:val="titArt"/>
           <w:id w:val="1287774770"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C027C6">
             <w:t>Título aqui...</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="005D02B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE56A6" w:rsidRPr="001E363C">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00025199" w:rsidRPr="00025199">
         <w:t xml:space="preserve"> Com subtítulo. Em até 2 linhas.</w:t>
       </w:r>
       <w:r w:rsidR="005E0241">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003150E2">
         <w:t>(Estilo: Título Português)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC3AD04" w14:textId="49212A35" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00175B23" w:rsidP="006F1B6C">
       <w:pPr>
@@ -205,66 +203,65 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EE56A6" w:rsidSect="00875C18">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="4395" w:right="567" w:bottom="1418" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25407DF1" w14:textId="77777777" w:rsidR="00063D15" w:rsidRPr="00EE56A6" w:rsidRDefault="00063D15" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="aut1Book"/>
-    <w:p w14:paraId="236733B3" w14:textId="2D3282AB" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="004A7187" w:rsidP="006F1B6C">
+    <w:p w14:paraId="236733B3" w14:textId="2D3282AB" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="autor1"/>
           <w:tag w:val="aut1"/>
           <w:id w:val="1561054506"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00837C4B">
             <w:t xml:space="preserve">Nome </w:t>
           </w:r>
           <w:r w:rsidR="009F4483">
             <w:t>do autor 1</w:t>
           </w:r>
           <w:r w:rsidR="002C3166">
             <w:t xml:space="preserve"> (Estilo: Autor</w:t>
           </w:r>
           <w:r w:rsidR="003604CC">
             <w:t xml:space="preserve"> nome</w:t>
           </w:r>
           <w:r w:rsidR="002C3166">
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00F84653">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4937154C" w14:textId="15E6CDBA" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00115AB1" w:rsidP="006F1B6C">
       <w:pPr>
@@ -343,92 +340,100 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> 0000-000</w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE068C9" w14:textId="24230835" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="00FF21CC">
+    <w:p w14:paraId="5BE068C9" w14:textId="6CD7F9BD" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="0077381E" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">000000000000. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE56A6" w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
+      <w:r w:rsidR="00EE56A6" w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E46C3">
         <w:t>nome@mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B20DC35" w14:textId="77777777" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="aut2Book"/>
-    <w:p w14:paraId="46ACBA64" w14:textId="7DDFB83B" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="004A7187" w:rsidP="006F1B6C">
+    <w:p w14:paraId="46ACBA64" w14:textId="7DDFB83B" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor2"/>
           <w:tag w:val="aut2"/>
           <w:id w:val="-1347323924"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E0C5F" w:rsidRPr="009E0C5F">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Nome do autor 2 (Estilo: Autor</w:t>
           </w:r>
           <w:r w:rsidR="003604CC">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> nome</w:t>
           </w:r>
           <w:r w:rsidR="009E0C5F" w:rsidRPr="009E0C5F">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="3"/>
@@ -492,88 +497,96 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> 0000-000</w:t>
       </w:r>
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CB5705" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+    <w:p w14:paraId="79CB5705" w14:textId="2D2B2FDD" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="0077381E" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">000000000000. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF21CC" w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
+      <w:r w:rsidR="00FF21CC" w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FF21CC">
         <w:t>nome@mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4CCE1C" w14:textId="77777777" w:rsidR="00C5790A" w:rsidRDefault="00C5790A" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="aut3Book"/>
-    <w:p w14:paraId="3F5E566C" w14:textId="2D0BBACA" w:rsidR="00F84653" w:rsidRPr="00092334" w:rsidRDefault="004A7187" w:rsidP="006F1B6C">
+    <w:p w14:paraId="3F5E566C" w14:textId="2D0BBACA" w:rsidR="00F84653" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="autor3"/>
           <w:tag w:val="aut3"/>
           <w:id w:val="-1568570363"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F84653">
             <w:t>Nome do autor 3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="009E0C5F">
         <w:t xml:space="preserve"> (Estilo: Autor</w:t>
       </w:r>
       <w:r w:rsidR="003604CC">
         <w:t xml:space="preserve"> nome</w:t>
       </w:r>
       <w:r w:rsidR="009E0C5F">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F81B17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9D326E" w14:textId="75ED1B98" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r>
@@ -631,64 +644,76 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve"> 0000-000</w:t>
       </w:r>
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2736EC" w14:textId="77777777" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="00FF21CC" w:rsidP="00FF21CC">
+    <w:p w14:paraId="0F2736EC" w14:textId="0C753EBE" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="0077381E" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FF21CC">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AutordadoslegendaChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000000000000</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF21CC" w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092334">
+      <w:r w:rsidR="00FF21CC" w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FF21CC">
         <w:t>nome@mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBD25C2" w14:textId="77777777" w:rsidR="00F84653" w:rsidRDefault="00F84653" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27AA0678" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
         <w:t>Licenciante: Revista de Ensino</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C6F007" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
         <w:t>em Artes, Moda e Design, Florianópolis, Brasil.</w:t>
       </w:r>
@@ -2784,150 +2809,211 @@
       </w:r>
       <w:r w:rsidRPr="003D6090">
         <w:t> João da Silva</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6090">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003D6090">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Redação – Revisão e Edição:</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6090">
         <w:t> Maria Santos. Todos os autores revisaram e aprovaram o documento final.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A25FBC" w14:textId="483F8CBB" w:rsidR="00B70DF3" w:rsidRDefault="00B70DF3" w:rsidP="00B70DF3">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4906CF2E" w14:textId="2546EB1C" w:rsidR="00B70DF3" w:rsidRDefault="00B70DF3" w:rsidP="00B70DF3">
+    <w:p w14:paraId="547F75B2" w14:textId="39BE64F8" w:rsidR="0006221D" w:rsidRPr="00A031FC" w:rsidRDefault="0006221D" w:rsidP="0006221D">
+      <w:pPr>
+        <w:pStyle w:val="TpicoNvel2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A031FC">
+        <w:t xml:space="preserve">Declaração </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006221D">
+        <w:t>de Uso de Inteligência Artificial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7158B6" w14:textId="1B4BF9AE" w:rsidR="0006221D" w:rsidRPr="0006221D" w:rsidRDefault="0006221D" w:rsidP="0006221D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2CB64B05" w14:textId="77777777" w:rsidR="00B70DF3" w:rsidRPr="00616D8E" w:rsidRDefault="00B70DF3" w:rsidP="00B70DF3">
+      <w:r>
+        <w:t>O(s) a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006221D">
+        <w:t>utor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006221D">
+        <w:t>es) Deve(m) declarar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D654AE8" w14:textId="219F151C" w:rsidR="0006221D" w:rsidRPr="0006221D" w:rsidRDefault="0006221D" w:rsidP="0006221D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r w:rsidRPr="0006221D">
+        <w:lastRenderedPageBreak/>
+        <w:t>     i. Caso tenham utilizado ferramentas de inteligência artificial, incluir: “Durante a preparação deste trabalho, o(s) autor(es) utilizou(aram) [NOME DA FERRAMENTA/SERVIÇO] com a finalidade de [ESPECIFICAR A FINALIDADE, e.g., verificar a gramática, melhorar a legibilidade, auxiliar na tradução ou estruturar ideias]. Após o uso dessa ferramenta/serviço, o(s) autor(es) revisou(aram), verificou(aram) e editou(aram) o conteúdo conforme necessário, assumindo total responsabilidade pelo conteúdo do artigo publicado.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F78BD0" w14:textId="77777777" w:rsidR="0006221D" w:rsidRPr="0006221D" w:rsidRDefault="0006221D" w:rsidP="0006221D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0006221D">
+        <w:t>Exemplo: “Durante a preparação deste trabalho, o(s) autor(es) utilizou(aram) o ChatGPT (OpenAI) com a finalidade de verificar a gramática e melhorar a clareza da linguagem. Após o uso dessa ferramenta/serviço, o(s) autor(es) revisou(aram) e editou(aram) o conteúdo conforme necessário e assume(m) total responsabilidade pelo conteúdo da publicação.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4906CF2E" w14:textId="5A517185" w:rsidR="00B70DF3" w:rsidRDefault="0006221D" w:rsidP="00B70DF3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0006221D">
+        <w:t>     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0006221D">
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0006221D">
+        <w:t>. Caso não tenha havido uso de ferramentas de inteligência artificial, inserir: “Não aplicável.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB64B05" w14:textId="77777777" w:rsidR="00B70DF3" w:rsidRPr="00616D8E" w:rsidRDefault="00B70DF3" w:rsidP="00B70DF3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="113258FF" w14:textId="4C6D9AA8" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
-        <w:lastRenderedPageBreak/>
         <w:t>Material suplementar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D30FBA" w14:textId="1054C2BA" w:rsidR="003D6090" w:rsidRPr="003D6090" w:rsidRDefault="003D6090" w:rsidP="003D6090">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="003D6090">
         <w:t xml:space="preserve">O material suplementar </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">se refere </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6090">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>a partilha de dados e a disponibilização de informações</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC5AFF9" w14:textId="5EEA9847" w:rsidR="00A31F8D" w:rsidRDefault="00FA4848" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA4848">
         <w:t>   i. Caso o trabalho não tem materiais suplementares/ dados a disponibilizar deve constar a seguinte mensagem: “Todos os dados necessários para reproduzir os resultados estão contidos no próprio artigo.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA4848">
         <w:br/>
         <w:t>       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA4848">
         <w:t>ii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA4848">
         <w:t>. Caso o trabalho apresente materiais suplementares/ dados a disponibilizar deve constar as seguintes informações devidamente preenchida: “Os conjuntos de dados gerados e/ou analisados durante o presente estudo estão disponíveis no repositório [NOME DO REPOSITÓRIO], [COM O IDENTIFICADOR PERSISTENTE (DOI ou número de acesso)] sob a licença [NOME DA LICENÇA, se aplicável]. [LINK PARA OS DADOS].”</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1A7A4407" w14:textId="77777777" w:rsidR="00846CCA" w:rsidRDefault="00846CCA" w:rsidP="00A31F8D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="03FCDA99" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
+        <w:lastRenderedPageBreak/>
         <w:t>Agradecimentos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23CD0420" w14:textId="77777777" w:rsidR="00B70DF3" w:rsidRDefault="00B70DF3" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B70DF3">
         <w:t>Deve indicar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B70DF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>indivíduos ou instituições que contribuíram para o trabalho</w:t>
       </w:r>
       <w:r w:rsidRPr="00B70DF3">
         <w:t>, mas não cumprem todos os critérios de autoria (por exemplo, assistência técnica, apoio à redação ou supervisão geral). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B70DF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>É obrigatório reconhecer todas as fontes de financiamento na seção de Agência ou Fundação Financiadora da Pesquisa</w:t>
       </w:r>
       <w:r w:rsidRPr="00B70DF3">
-        <w:t>.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F849A94" w14:textId="34A3CE76" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:sectPr w:rsidR="00A31F8D" w:rsidSect="009211E6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t>xemplo</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00616D8E">
         <w:t xml:space="preserve"> Gostaria de agradecer ao</w:t>
       </w:r>
       <w:r>
@@ -3192,350 +3278,339 @@
       <w:r w:rsidRPr="00515E76">
         <w:t>. Ano. Número de folhas ou páginas. Tipo de trabalho (grau e área) – Instituição, local, ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFACE21" w14:textId="77777777" w:rsidR="008B1387" w:rsidRDefault="008B1387" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F888493" w14:textId="6EB7C8BA" w:rsidR="008B1387" w:rsidRPr="009B2846" w:rsidRDefault="008B1387" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B1387" w:rsidRPr="009B2846" w:rsidSect="009211E6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E2BF040" w14:textId="77777777" w:rsidR="004A7187" w:rsidRDefault="004A7187" w:rsidP="00063D15">
+    <w:p w14:paraId="3BA29B14" w14:textId="77777777" w:rsidR="001C4C21" w:rsidRDefault="001C4C21" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39C928B7" w14:textId="77777777" w:rsidR="004A7187" w:rsidRDefault="004A7187" w:rsidP="00063D15">
+    <w:p w14:paraId="4BD61FFE" w14:textId="77777777" w:rsidR="001C4C21" w:rsidRDefault="001C4C21" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{CC37C80B-4A2A-4A91-BC15-19138B0386A1}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{BFBB2550-2731-4899-BF65-477C262DDFD6}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{FEABCDA4-967B-4AC6-B6E9-CCC7FC6D450A}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{70C07343-3208-4E92-B380-4C7058DA3B7D}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{D4F0CAD0-AA54-40F8-B72D-EAA221E560D1}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{43CD0840-27F6-47D1-BA55-FBDFB57AD1C7}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{C73342DE-F2F4-4619-9F2A-327171B62963}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{B49E2A6A-A798-461B-84D6-F8C90BC514C3}"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{B386B897-E65F-469D-91C5-0029E69D6F7D}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{D7966415-DC87-47B3-B3C6-F5263735EE01}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{C37D8651-ED25-4030-A446-51C985A540C5}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{D1982AEC-90D8-410D-8007-3011376CC487}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{F77F62A5-AB29-4AC0-985B-2A834E5E0A26}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{4E637E6B-0BD2-467E-9352-9CF5BA091832}"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{0D841450-2640-4844-B7E5-FFE4B33B0582}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{7A419844-4E06-492D-BE95-1D6A37D9B3E1}"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{01308126-F807-4856-B4D5-CE8AE754DBC8}"/>
-    <w:embedBold r:id="rId12" w:fontKey="{31D5B369-3863-4124-993F-2C31E6701883}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{EA342B8F-5983-47EF-9E4D-8D6B58D3F51E}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{B4097A76-A39A-470B-8AE8-4764CA1C3B39}"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{0D3E29AE-DD0C-457E-8AC3-A39209D53941}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId15" w:fontKey="{F25C083A-FCB6-4544-ADB9-5ED93725E871}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{2A730888-B627-4EE1-A8B0-60E3D45CFD7C}"/>
+    <w:embedBold r:id="rId14" w:fontKey="{2DEC432B-208E-449F-9349-DAC59F2BA6F4}"/>
+    <w:embedItalic r:id="rId15" w:fontKey="{3903BE38-67D3-42AF-A546-E28022815E17}"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{A9F84747-38E3-478A-AAF6-A7681835D118}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{331F3AE4-22C2-4A43-BC23-CC2C19B1ACA3}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-878160372"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2AC6A947" w14:textId="434F3CD0" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00BF5ABE">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="004A7187">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24A00AAF" w14:textId="77777777" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00E666A8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-11375098"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7D78EA0A" w14:textId="1C7758C7" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="00E666A8" w:rsidP="0025412E">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="25BDCD47" w14:textId="066CA692" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
     <w:pPr>
       <w:pStyle w:val="Rodape"/>
     </w:pPr>
     <w:r w:rsidRPr="003500BC">
       <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2026. UDESC. ISSN:</w:t>
     </w:r>
     <w:r w:rsidR="00BC7EBD">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="003500BC">
       <w:t>2594-4630.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1387058364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Fontepargpadro"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="099CC374" w14:textId="724FDAC8" w:rsidR="00440A7D" w:rsidRPr="006565F8" w:rsidRDefault="00440A7D" w:rsidP="006565F8">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="361DE90E" w14:textId="77777777" w:rsidR="00440A7D" w:rsidRDefault="00440A7D" w:rsidP="00440A7D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="194773A4" w14:textId="77777777" w:rsidR="004A7187" w:rsidRDefault="004A7187" w:rsidP="00063D15">
+    <w:p w14:paraId="4C402E65" w14:textId="77777777" w:rsidR="001C4C21" w:rsidRDefault="001C4C21" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="660D01CA" w14:textId="77777777" w:rsidR="004A7187" w:rsidRDefault="004A7187" w:rsidP="00063D15">
+    <w:p w14:paraId="2D53057C" w14:textId="77777777" w:rsidR="001C4C21" w:rsidRDefault="001C4C21" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="173A1181" w14:textId="0BCCCBA3" w:rsidR="00D40778" w:rsidRPr="005B3A3E" w:rsidRDefault="00D40778" w:rsidP="005B3A3E">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3551,88 +3626,88 @@
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1C4F9A34" w14:textId="78F6B887" w:rsidR="00AA3EF5" w:rsidRPr="005B3A3E" w:rsidRDefault="00AA3EF5" w:rsidP="005B3A3E">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B3A3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD65A0" w:rsidRPr="005B3A3E">
         <w:t>Correção gramatical realizada por: Nome Completo, titulação, instituição, ano e E-mail (Lattes/ORCID são opcionais).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="004A7187">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3EDA08EE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s2049" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="reamd-02" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C9E2848" w14:textId="7E3EAAD5" w:rsidR="00063D15" w:rsidRDefault="00063D15" w:rsidP="00C26A65">
     <w:pPr>
       <w:ind w:left="284" w:firstLine="142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="452CB466" wp14:editId="3FCF8945">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-402575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7590726" cy="10729076"/>
           <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="1828932044" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3658,51 +3733,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7590726" cy="10729076"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B1ADAAE" w14:textId="085EB566" w:rsidR="00063D15" w:rsidRDefault="007B114D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3461C52D" wp14:editId="1A41614A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-471170</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7582407" cy="10717318"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="490686656" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3725,244 +3800,239 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7582407" cy="10717318"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B3669B6" w14:textId="0E2A229B" w:rsidR="004A765F" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhotitulo"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF titArtigoBook </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:alias w:val="TituloArtigo"/>
         <w:tag w:val="titArt"/>
         <w:id w:val="1963683960"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="02A4FB6767B84509843F404E897D0BBA"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Título aqui...</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="29AFBB33" w14:textId="017E5CD8" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut1Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor1"/>
         <w:tag w:val="aut1"/>
         <w:id w:val="-793133964"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5703B1C9" w14:textId="67BC7759" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut2Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor2"/>
         <w:tag w:val="aut2"/>
         <w:id w:val="716014035"/>
         <w:placeholder>
           <w:docPart w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="65115232" w14:textId="443B89F8" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhoautor"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut3Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="autor3"/>
         <w:tag w:val="aut3"/>
         <w:id w:val="-1863585990"/>
         <w:placeholder>
           <w:docPart w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:t>Nome do autor 3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B2725C0" w14:textId="77777777" w:rsidR="005D02B5" w:rsidRPr="00092334" w:rsidRDefault="00FD499E" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhosecao"/>
       <w:framePr w:wrap="around"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> REF nomeSecBook  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="-274872415"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="005D02B5" w:rsidRPr="005D02B5">
           <w:t>Nome da seção aqui...</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6EE304F9" w14:textId="12CA348B" w:rsidR="004F1A8E" w:rsidRPr="00A8358D" w:rsidRDefault="00FD499E" w:rsidP="00453E07">
     <w:pPr>
       <w:framePr w:w="7513" w:h="511" w:hSpace="141" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3745" w:y="556"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="100"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
@@ -4018,115 +4088,117 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7574400" cy="10706400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00063D15"/>
     <w:rsid w:val="0000659D"/>
     <w:rsid w:val="00006CE0"/>
     <w:rsid w:val="00025199"/>
     <w:rsid w:val="00025DF9"/>
     <w:rsid w:val="00031A37"/>
     <w:rsid w:val="000547D9"/>
+    <w:rsid w:val="0006221D"/>
     <w:rsid w:val="00063D15"/>
     <w:rsid w:val="00064F26"/>
     <w:rsid w:val="00083637"/>
     <w:rsid w:val="000866FB"/>
     <w:rsid w:val="00092334"/>
     <w:rsid w:val="000B2011"/>
     <w:rsid w:val="000B3DAC"/>
     <w:rsid w:val="000B49D5"/>
     <w:rsid w:val="000B7771"/>
     <w:rsid w:val="000F14BD"/>
     <w:rsid w:val="000F55E7"/>
     <w:rsid w:val="000F7CB1"/>
     <w:rsid w:val="00105DCB"/>
     <w:rsid w:val="00110C65"/>
     <w:rsid w:val="00113D93"/>
     <w:rsid w:val="00115AB1"/>
     <w:rsid w:val="0013189F"/>
     <w:rsid w:val="001509DC"/>
     <w:rsid w:val="00151F6C"/>
     <w:rsid w:val="001577D6"/>
     <w:rsid w:val="00163E10"/>
     <w:rsid w:val="00175B23"/>
     <w:rsid w:val="001766CC"/>
     <w:rsid w:val="001A61CD"/>
     <w:rsid w:val="001B2977"/>
     <w:rsid w:val="001B2E2D"/>
+    <w:rsid w:val="001C4C21"/>
     <w:rsid w:val="001C7B60"/>
     <w:rsid w:val="001D58A7"/>
     <w:rsid w:val="001E363C"/>
     <w:rsid w:val="001F271C"/>
     <w:rsid w:val="00200A1A"/>
     <w:rsid w:val="00212600"/>
     <w:rsid w:val="00214CA6"/>
     <w:rsid w:val="00216EB8"/>
     <w:rsid w:val="00225BA5"/>
     <w:rsid w:val="00231D8C"/>
     <w:rsid w:val="002407F3"/>
     <w:rsid w:val="00244DA0"/>
     <w:rsid w:val="00253753"/>
     <w:rsid w:val="0025412E"/>
     <w:rsid w:val="00264486"/>
     <w:rsid w:val="00267097"/>
     <w:rsid w:val="002851BE"/>
     <w:rsid w:val="002A082D"/>
     <w:rsid w:val="002A5D6C"/>
     <w:rsid w:val="002B468F"/>
     <w:rsid w:val="002C25E1"/>
     <w:rsid w:val="002C3166"/>
     <w:rsid w:val="002D772C"/>
     <w:rsid w:val="002E21D4"/>
     <w:rsid w:val="002F5732"/>
@@ -4208,76 +4280,80 @@
     <w:rsid w:val="006555A6"/>
     <w:rsid w:val="00655AC5"/>
     <w:rsid w:val="006565F8"/>
     <w:rsid w:val="00670954"/>
     <w:rsid w:val="00670E15"/>
     <w:rsid w:val="00685D2B"/>
     <w:rsid w:val="006B3BB8"/>
     <w:rsid w:val="006E5B1F"/>
     <w:rsid w:val="006E6D3F"/>
     <w:rsid w:val="006E70DA"/>
     <w:rsid w:val="006F1300"/>
     <w:rsid w:val="006F1B6C"/>
     <w:rsid w:val="006F5E5F"/>
     <w:rsid w:val="00700810"/>
     <w:rsid w:val="00706ED4"/>
     <w:rsid w:val="00726C1E"/>
     <w:rsid w:val="00734C3D"/>
     <w:rsid w:val="00746DCD"/>
     <w:rsid w:val="00747601"/>
     <w:rsid w:val="00752405"/>
     <w:rsid w:val="00756488"/>
     <w:rsid w:val="007635C2"/>
     <w:rsid w:val="00770F5C"/>
     <w:rsid w:val="0077144E"/>
     <w:rsid w:val="0077193F"/>
+    <w:rsid w:val="0077381E"/>
     <w:rsid w:val="007800A1"/>
     <w:rsid w:val="00780979"/>
     <w:rsid w:val="007A066F"/>
     <w:rsid w:val="007B114D"/>
     <w:rsid w:val="007B1749"/>
     <w:rsid w:val="007C6A0B"/>
     <w:rsid w:val="007D02F0"/>
     <w:rsid w:val="007F570A"/>
+    <w:rsid w:val="00807645"/>
     <w:rsid w:val="00811D99"/>
     <w:rsid w:val="00836B50"/>
     <w:rsid w:val="00837C4B"/>
     <w:rsid w:val="008416A7"/>
+    <w:rsid w:val="00846CCA"/>
     <w:rsid w:val="008729D2"/>
     <w:rsid w:val="00874ABF"/>
     <w:rsid w:val="00875C18"/>
     <w:rsid w:val="00885A63"/>
     <w:rsid w:val="008B0185"/>
     <w:rsid w:val="008B1387"/>
     <w:rsid w:val="008B1EE7"/>
     <w:rsid w:val="008B463E"/>
     <w:rsid w:val="008B51D2"/>
     <w:rsid w:val="008C04C6"/>
     <w:rsid w:val="008D2DD2"/>
     <w:rsid w:val="008E1A4D"/>
     <w:rsid w:val="008E46C3"/>
     <w:rsid w:val="008F7777"/>
+    <w:rsid w:val="009009CE"/>
     <w:rsid w:val="00913D6A"/>
     <w:rsid w:val="009211E6"/>
     <w:rsid w:val="00922C5A"/>
     <w:rsid w:val="00947E1A"/>
     <w:rsid w:val="00952E24"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="00961C33"/>
     <w:rsid w:val="00966CCC"/>
     <w:rsid w:val="0096751C"/>
     <w:rsid w:val="00973053"/>
     <w:rsid w:val="009763F9"/>
     <w:rsid w:val="00980DD3"/>
     <w:rsid w:val="00984ECD"/>
     <w:rsid w:val="0098627B"/>
     <w:rsid w:val="00991FBE"/>
     <w:rsid w:val="009B2846"/>
     <w:rsid w:val="009C03F1"/>
     <w:rsid w:val="009C2DF9"/>
     <w:rsid w:val="009D4AD0"/>
     <w:rsid w:val="009E0C5F"/>
     <w:rsid w:val="009F2BFF"/>
     <w:rsid w:val="009F4483"/>
     <w:rsid w:val="00A02692"/>
     <w:rsid w:val="00A031FC"/>
     <w:rsid w:val="00A05FC9"/>
@@ -4402,63 +4478,63 @@
     <w:rsid w:val="00FA4848"/>
     <w:rsid w:val="00FB2FF5"/>
     <w:rsid w:val="00FD189D"/>
     <w:rsid w:val="00FD499E"/>
     <w:rsid w:val="00FF104F"/>
     <w:rsid w:val="00FF21CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="057A5386"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB5FD8ED-F2DF-3D43-BF2B-827C460D3687}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6208,55 +6284,66 @@
     <w:basedOn w:val="Figurafonte"/>
     <w:rsid w:val="00452849"/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="003D6090"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="003D6090"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0006221D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1722359636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136217640">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6276,51 +6363,51 @@
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D6AE306-64D7-41D5-A46C-9729315C9DC4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003538E1" w:rsidRDefault="003538E1">
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
@@ -6454,53 +6541,52 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5BADC8C8-0874-46DE-B897-FC95BFC17E2A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF348B" w:rsidRDefault="00BF348B" w:rsidP="00BF348B">
           <w:pPr>
             <w:pStyle w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
           </w:pPr>
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
@@ -6520,137 +6606,125 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003538E1"/>
     <w:rsid w:val="0011519E"/>
     <w:rsid w:val="00214EE1"/>
     <w:rsid w:val="002233F8"/>
     <w:rsid w:val="002851BE"/>
     <w:rsid w:val="003538E1"/>
     <w:rsid w:val="00407573"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="0046643E"/>
     <w:rsid w:val="005435AF"/>
     <w:rsid w:val="00640720"/>
     <w:rsid w:val="00650C92"/>
     <w:rsid w:val="006E70DA"/>
     <w:rsid w:val="00756488"/>
     <w:rsid w:val="00780979"/>
     <w:rsid w:val="00790AC8"/>
+    <w:rsid w:val="00807645"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="00963192"/>
+    <w:rsid w:val="009F558B"/>
     <w:rsid w:val="00A30230"/>
     <w:rsid w:val="00A35F01"/>
     <w:rsid w:val="00B25DD5"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BF1518"/>
     <w:rsid w:val="00BF348B"/>
     <w:rsid w:val="00C43EC7"/>
     <w:rsid w:val="00CC39DF"/>
     <w:rsid w:val="00EC1B27"/>
     <w:rsid w:val="00ED6A3B"/>
     <w:rsid w:val="00F87FEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7067,51 +7141,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="49C2B372E0B144D1964D56A9040FA4DF">
     <w:name w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02A4FB6767B84509843F404E897D0BBA">
     <w:name w:val="02A4FB6767B84509843F404E897D0BBA"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="33232FF9635F46CCAC1AE467A3FDC179">
     <w:name w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A55E5AE9AB38459EB21C8C67C790ADCD">
     <w:name w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05C4C231867A43F5AFB3A0B17B61B2ED">
     <w:name w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -7385,50 +7459,75 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1736a918-e5f9-480c-a9c2-9d04a3867d50" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <descri_x00e7_ao xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100254705E167BCAF4C851C190FF0D684C3" ma:contentTypeVersion="27" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="f7aec985b09cbf54f5fdf450f2acdb9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xmlns:ns3="1736a918-e5f9-480c-a9c2-9d04a3867d50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9506d0149b341b2b2100e682b0ba3337" ns2:_="" ns3:_="">
     <xsd:import namespace="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <xsd:import namespace="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:descri_x00e7_ao" minOccurs="0"/>
@@ -7647,151 +7746,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B40EC5-007A-46C5-87DA-680A61F822CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7950BF9-72FD-47F1-92B3-158C77FB6E05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
+    <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E65E28D-935F-2A47-A638-D788D2F6709D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6C038CE-9255-469B-A79C-FF80C5291CD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7006</Characters>
+  <Pages>8</Pages>
+  <Words>1472</Words>
+  <Characters>7949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8287</CharactersWithSpaces>
+  <CharactersWithSpaces>9403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254705E167BCAF4C851C190FF0D684C3</vt:lpwstr>