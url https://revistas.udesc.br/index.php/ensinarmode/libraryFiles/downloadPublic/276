--- v4 (2026-05-16)
+++ v5 (2026-06-08)
@@ -22,74 +22,74 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="nomeSecBook" w:displacedByCustomXml="next"/>
-[...17 lines deleted...]
-          <w:r>
+    <w:bookmarkStart w:id="0" w:name="nomeSecBook"/>
+    <w:p w14:paraId="22DC1CB4" w14:textId="586B4452" w:rsidR="00E15943" w:rsidRPr="00092334" w:rsidRDefault="00000000" w:rsidP="00F456FA">
+      <w:pPr>
+        <w:pStyle w:val="Capasecao"/>
+        <w:framePr w:wrap="around"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="nomeSecao"/>
+          <w:tag w:val="sec"/>
+          <w:id w:val="1400710860"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A22A8B">
             <w:t>Seção</w:t>
           </w:r>
-        </w:p>
-[...1 lines deleted...]
-    </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
     <w:bookmarkStart w:id="1" w:name="titArtigoBook"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0722B08C" w14:textId="478CFEC6" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="00000000" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="TtuloPorgus"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="TituloArtigo"/>
           <w:tag w:val="titArt"/>
           <w:id w:val="1287774770"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00C027C6">
             <w:t>Título aqui...</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="005D02B5">
@@ -655,54 +655,51 @@
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00092334">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2736EC" w14:textId="0C753EBE" w:rsidR="00FF21CC" w:rsidRPr="00092334" w:rsidRDefault="0077381E" w:rsidP="00FF21CC">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Scopus: </w:t>
       </w:r>
       <w:r>
-        <w:t>000000000000</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">000000000000. </w:t>
       </w:r>
       <w:r w:rsidR="00FF21CC" w:rsidRPr="00FF21CC">
         <w:rPr>
           <w:rStyle w:val="AutordadoslegendaChar"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00FF21CC" w:rsidRPr="00092334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF21CC">
         <w:t>nome@mail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBD25C2" w14:textId="77777777" w:rsidR="00F84653" w:rsidRDefault="00F84653" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27AA0678" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
@@ -764,61 +761,67 @@
       <w:r w:rsidRPr="004D1C50">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4706E040" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DD5E0BF" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
         <w:t>Publicado pela Universidade do Estado de Santa Catarina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411BF600" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRPr="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00FA817D" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
+    <w:p w14:paraId="00FA817D" w14:textId="60127686" w:rsidR="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D1C50">
-        <w:t>Copyright: © 2025 pelos autores.</w:t>
+        <w:t>Copyright: © 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4735">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1C50">
+        <w:t xml:space="preserve"> pelos autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6BB04D" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0636A1B5" w14:textId="77777777" w:rsidR="004D1C50" w:rsidRDefault="004D1C50" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
         <w:framePr w:wrap="around"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36FBF652" w14:textId="77777777" w:rsidR="00105DCB" w:rsidRDefault="00105DCB" w:rsidP="00105DCB">
       <w:pPr>
         <w:pStyle w:val="Licenadeuso"/>
@@ -3280,153 +3283,153 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFACE21" w14:textId="77777777" w:rsidR="008B1387" w:rsidRDefault="008B1387" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F888493" w14:textId="6EB7C8BA" w:rsidR="008B1387" w:rsidRPr="009B2846" w:rsidRDefault="008B1387" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B1387" w:rsidRPr="009B2846" w:rsidSect="009211E6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BA29B14" w14:textId="77777777" w:rsidR="001C4C21" w:rsidRDefault="001C4C21" w:rsidP="00063D15">
+    <w:p w14:paraId="4EA9A81D" w14:textId="77777777" w:rsidR="00B2493F" w:rsidRDefault="00B2493F" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BD61FFE" w14:textId="77777777" w:rsidR="001C4C21" w:rsidRDefault="001C4C21" w:rsidP="00063D15">
+    <w:p w14:paraId="5D0883C2" w14:textId="77777777" w:rsidR="00B2493F" w:rsidRDefault="00B2493F" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{FEABCDA4-967B-4AC6-B6E9-CCC7FC6D450A}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{43CD0840-27F6-47D1-BA55-FBDFB57AD1C7}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{04A92D29-23C8-4574-8682-7B7F3FE82735}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{00821D2C-9EEA-4F28-9562-C0FFADCF84A8}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{92005929-E079-4D00-8E0F-80EBD2D23A9E}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{2AC8E5D7-F206-4939-822F-2842DEAEDDA0}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{B49E2A6A-A798-461B-84D6-F8C90BC514C3}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{7F235D68-5FE4-462B-9869-10A77541B69D}"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{C37D8651-ED25-4030-A446-51C985A540C5}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{4E637E6B-0BD2-467E-9352-9CF5BA091832}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{8EE8B78C-370D-450C-8453-DCCC6363700C}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{3C6CFD9A-EB3A-4D17-BA80-BA71BB666A77}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{A6730CB0-381B-4574-AB01-85B190F6349D}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{018A6F88-FD4B-4E5B-8C80-E829C39A0F31}"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{7A419844-4E06-492D-BE95-1D6A37D9B3E1}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{BFD4642D-AB23-4289-A73C-F4D82F4CBE3D}"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{EA342B8F-5983-47EF-9E4D-8D6B58D3F51E}"/>
-    <w:embedBold r:id="rId12" w:fontKey="{B4097A76-A39A-470B-8AE8-4764CA1C3B39}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{B7D45714-3B97-4C5F-A66F-9D98E6AA8954}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{493C62C3-48D1-4E50-8ED0-D3FDBE7BF6F6}"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{2A730888-B627-4EE1-A8B0-60E3D45CFD7C}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId15" w:fontKey="{3903BE38-67D3-42AF-A546-E28022815E17}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{1050DFC2-E2DB-4563-92BB-B3F96CBC5A3A}"/>
+    <w:embedBold r:id="rId14" w:fontKey="{690E3BB7-00AE-4B54-BC5A-509E0961150D}"/>
+    <w:embedItalic r:id="rId15" w:fontKey="{A8DF47A1-FD8B-46C5-8AAD-692EE23A7CE6}"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{331F3AE4-22C2-4A43-BC23-CC2C19B1ACA3}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{602699CD-C231-4044-B83C-1CC63FB7A8D0}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-878160372"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="2AC6A947" w14:textId="434F3CD0" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00BF5ABE">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
@@ -3556,61 +3559,61 @@
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="361DE90E" w14:textId="77777777" w:rsidR="00440A7D" w:rsidRDefault="00440A7D" w:rsidP="00440A7D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C402E65" w14:textId="77777777" w:rsidR="001C4C21" w:rsidRDefault="001C4C21" w:rsidP="00063D15">
+    <w:p w14:paraId="41C49848" w14:textId="77777777" w:rsidR="00B2493F" w:rsidRDefault="00B2493F" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D53057C" w14:textId="77777777" w:rsidR="001C4C21" w:rsidRDefault="001C4C21" w:rsidP="00063D15">
+    <w:p w14:paraId="25EA67A9" w14:textId="77777777" w:rsidR="00B2493F" w:rsidRDefault="00B2493F" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="173A1181" w14:textId="0BCCCBA3" w:rsidR="00D40778" w:rsidRPr="005B3A3E" w:rsidRDefault="00D40778" w:rsidP="005B3A3E">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4160,82 +4163,84 @@
     <w:rsid w:val="000B49D5"/>
     <w:rsid w:val="000B7771"/>
     <w:rsid w:val="000F14BD"/>
     <w:rsid w:val="000F55E7"/>
     <w:rsid w:val="000F7CB1"/>
     <w:rsid w:val="00105DCB"/>
     <w:rsid w:val="00110C65"/>
     <w:rsid w:val="00113D93"/>
     <w:rsid w:val="00115AB1"/>
     <w:rsid w:val="0013189F"/>
     <w:rsid w:val="001509DC"/>
     <w:rsid w:val="00151F6C"/>
     <w:rsid w:val="001577D6"/>
     <w:rsid w:val="00163E10"/>
     <w:rsid w:val="00175B23"/>
     <w:rsid w:val="001766CC"/>
     <w:rsid w:val="001A61CD"/>
     <w:rsid w:val="001B2977"/>
     <w:rsid w:val="001B2E2D"/>
     <w:rsid w:val="001C4C21"/>
     <w:rsid w:val="001C7B60"/>
     <w:rsid w:val="001D58A7"/>
     <w:rsid w:val="001E363C"/>
     <w:rsid w:val="001F271C"/>
     <w:rsid w:val="00200A1A"/>
+    <w:rsid w:val="002013C7"/>
     <w:rsid w:val="00212600"/>
     <w:rsid w:val="00214CA6"/>
     <w:rsid w:val="00216EB8"/>
     <w:rsid w:val="00225BA5"/>
     <w:rsid w:val="00231D8C"/>
     <w:rsid w:val="002407F3"/>
     <w:rsid w:val="00244DA0"/>
     <w:rsid w:val="00253753"/>
     <w:rsid w:val="0025412E"/>
     <w:rsid w:val="00264486"/>
     <w:rsid w:val="00267097"/>
     <w:rsid w:val="002851BE"/>
     <w:rsid w:val="002A082D"/>
     <w:rsid w:val="002A5D6C"/>
     <w:rsid w:val="002B468F"/>
     <w:rsid w:val="002C25E1"/>
     <w:rsid w:val="002C3166"/>
     <w:rsid w:val="002D772C"/>
     <w:rsid w:val="002E21D4"/>
     <w:rsid w:val="002F5732"/>
     <w:rsid w:val="003068FC"/>
     <w:rsid w:val="003136B2"/>
     <w:rsid w:val="003150E2"/>
     <w:rsid w:val="00321366"/>
     <w:rsid w:val="00333ED2"/>
     <w:rsid w:val="00335AC9"/>
     <w:rsid w:val="003413BF"/>
     <w:rsid w:val="00342E33"/>
     <w:rsid w:val="00346796"/>
     <w:rsid w:val="003500BC"/>
     <w:rsid w:val="003604CC"/>
     <w:rsid w:val="00372127"/>
+    <w:rsid w:val="003730A2"/>
     <w:rsid w:val="00377E8E"/>
     <w:rsid w:val="00391854"/>
     <w:rsid w:val="00395714"/>
     <w:rsid w:val="00397B6F"/>
     <w:rsid w:val="003A510C"/>
     <w:rsid w:val="003C3611"/>
     <w:rsid w:val="003C7DB0"/>
     <w:rsid w:val="003D6090"/>
     <w:rsid w:val="003F0617"/>
     <w:rsid w:val="003F34DA"/>
     <w:rsid w:val="00407573"/>
     <w:rsid w:val="00427DE8"/>
     <w:rsid w:val="004323A1"/>
     <w:rsid w:val="004345C9"/>
     <w:rsid w:val="00440A7D"/>
     <w:rsid w:val="00452849"/>
     <w:rsid w:val="00453E07"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="00460383"/>
     <w:rsid w:val="0046643E"/>
     <w:rsid w:val="00482AED"/>
     <w:rsid w:val="004A136E"/>
     <w:rsid w:val="004A31FA"/>
     <w:rsid w:val="004A7187"/>
     <w:rsid w:val="004A765F"/>
@@ -4356,55 +4361,57 @@
     <w:rsid w:val="009F4483"/>
     <w:rsid w:val="00A02692"/>
     <w:rsid w:val="00A031FC"/>
     <w:rsid w:val="00A05FC9"/>
     <w:rsid w:val="00A1650B"/>
     <w:rsid w:val="00A22A8B"/>
     <w:rsid w:val="00A23CB8"/>
     <w:rsid w:val="00A2699D"/>
     <w:rsid w:val="00A30230"/>
     <w:rsid w:val="00A31F8D"/>
     <w:rsid w:val="00A35E87"/>
     <w:rsid w:val="00A35F01"/>
     <w:rsid w:val="00A370AD"/>
     <w:rsid w:val="00A4418A"/>
     <w:rsid w:val="00A458A0"/>
     <w:rsid w:val="00A50777"/>
     <w:rsid w:val="00A7798B"/>
     <w:rsid w:val="00A801BD"/>
     <w:rsid w:val="00A8358D"/>
     <w:rsid w:val="00A90B42"/>
     <w:rsid w:val="00AA1C03"/>
     <w:rsid w:val="00AA3EF5"/>
     <w:rsid w:val="00AA4763"/>
     <w:rsid w:val="00AD2429"/>
     <w:rsid w:val="00AD3D45"/>
+    <w:rsid w:val="00AD4735"/>
     <w:rsid w:val="00AD65A0"/>
     <w:rsid w:val="00AD7619"/>
     <w:rsid w:val="00AE29EB"/>
     <w:rsid w:val="00AF6AAF"/>
     <w:rsid w:val="00B21C02"/>
+    <w:rsid w:val="00B2493F"/>
     <w:rsid w:val="00B37ECD"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00B6206A"/>
     <w:rsid w:val="00B661C6"/>
     <w:rsid w:val="00B665C5"/>
     <w:rsid w:val="00B70DF3"/>
     <w:rsid w:val="00B71FAF"/>
     <w:rsid w:val="00B948D9"/>
     <w:rsid w:val="00B951BE"/>
     <w:rsid w:val="00B968DD"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BC7EBD"/>
     <w:rsid w:val="00BE7FF5"/>
     <w:rsid w:val="00BF4FCF"/>
     <w:rsid w:val="00C00647"/>
     <w:rsid w:val="00C027C6"/>
     <w:rsid w:val="00C05637"/>
     <w:rsid w:val="00C214DC"/>
     <w:rsid w:val="00C216C2"/>
     <w:rsid w:val="00C26A65"/>
     <w:rsid w:val="00C3284C"/>
     <w:rsid w:val="00C3399A"/>
     <w:rsid w:val="00C42C94"/>
     <w:rsid w:val="00C43EC7"/>
     <w:rsid w:val="00C5131D"/>
@@ -4456,51 +4463,53 @@
     <w:rsid w:val="00E76142"/>
     <w:rsid w:val="00E91F0B"/>
     <w:rsid w:val="00EB311E"/>
     <w:rsid w:val="00EC1B27"/>
     <w:rsid w:val="00EC4330"/>
     <w:rsid w:val="00ED413E"/>
     <w:rsid w:val="00EE5656"/>
     <w:rsid w:val="00EE56A6"/>
     <w:rsid w:val="00EF4B40"/>
     <w:rsid w:val="00F04959"/>
     <w:rsid w:val="00F04BEE"/>
     <w:rsid w:val="00F0669D"/>
     <w:rsid w:val="00F10F1C"/>
     <w:rsid w:val="00F33E96"/>
     <w:rsid w:val="00F34DAA"/>
     <w:rsid w:val="00F456FA"/>
     <w:rsid w:val="00F4596A"/>
     <w:rsid w:val="00F527BA"/>
     <w:rsid w:val="00F80796"/>
     <w:rsid w:val="00F81B17"/>
     <w:rsid w:val="00F84653"/>
     <w:rsid w:val="00F96767"/>
     <w:rsid w:val="00FA4848"/>
     <w:rsid w:val="00FB2FF5"/>
     <w:rsid w:val="00FD189D"/>
+    <w:rsid w:val="00FD1E90"/>
     <w:rsid w:val="00FD499E"/>
+    <w:rsid w:val="00FE4467"/>
     <w:rsid w:val="00FF104F"/>
     <w:rsid w:val="00FF21CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5089,50 +5098,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00063D15"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -6627,80 +6637,84 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003538E1"/>
     <w:rsid w:val="0011519E"/>
+    <w:rsid w:val="002013C7"/>
     <w:rsid w:val="00214EE1"/>
     <w:rsid w:val="002233F8"/>
     <w:rsid w:val="002851BE"/>
     <w:rsid w:val="003538E1"/>
     <w:rsid w:val="00407573"/>
     <w:rsid w:val="00455078"/>
+    <w:rsid w:val="00455CAF"/>
     <w:rsid w:val="0046643E"/>
     <w:rsid w:val="005435AF"/>
     <w:rsid w:val="00640720"/>
     <w:rsid w:val="00650C92"/>
     <w:rsid w:val="006E70DA"/>
     <w:rsid w:val="00756488"/>
     <w:rsid w:val="00780979"/>
     <w:rsid w:val="00790AC8"/>
     <w:rsid w:val="00807645"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="00963192"/>
     <w:rsid w:val="009F558B"/>
     <w:rsid w:val="00A30230"/>
     <w:rsid w:val="00A35F01"/>
     <w:rsid w:val="00B25DD5"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BF1518"/>
     <w:rsid w:val="00BF348B"/>
     <w:rsid w:val="00C43EC7"/>
     <w:rsid w:val="00CC39DF"/>
+    <w:rsid w:val="00DF56CF"/>
     <w:rsid w:val="00EC1B27"/>
     <w:rsid w:val="00ED6A3B"/>
     <w:rsid w:val="00F87FEC"/>
+    <w:rsid w:val="00FE4467"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -7459,75 +7473,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100254705E167BCAF4C851C190FF0D684C3" ma:contentTypeVersion="27" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="f7aec985b09cbf54f5fdf450f2acdb9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xmlns:ns3="1736a918-e5f9-480c-a9c2-9d04a3867d50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9506d0149b341b2b2100e682b0ba3337" ns2:_="" ns3:_="">
     <xsd:import namespace="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <xsd:import namespace="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:descri_x00e7_ao" minOccurs="0"/>
@@ -7746,92 +7739,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1736a918-e5f9-480c-a9c2-9d04a3867d50" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <descri_x00e7_ao xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E65E28D-935F-2A47-A638-D788D2F6709D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6C038CE-9255-469B-A79C-FF80C5291CD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B40EC5-007A-46C5-87DA-680A61F822CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7950BF9-72FD-47F1-92B3-158C77FB6E05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
+    <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1472</Words>
   <Characters>7949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>